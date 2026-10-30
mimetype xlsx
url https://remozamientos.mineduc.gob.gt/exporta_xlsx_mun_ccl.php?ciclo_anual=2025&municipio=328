--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:S70"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -2011,3445 +2011,4125 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.90553289,-89.50773971</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>15315</v>
+        <v>19413</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43_2025</t>
+          <t>19-01-0049-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43</t>
+          <t>19-01-0049-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA CARI ALBALLEROS</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>14.96768445,-89.36311971</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="S23" s="1" t="n">
-        <v>158</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>15317</v>
+        <v>15315</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43_2025</t>
+          <t>19-01-0050-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43</t>
+          <t>19-01-0050-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAPATA</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>14.99018483,-89.49650258</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>75</v>
+        <v>164</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>15320</v>
+        <v>15317</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43_2025</t>
+          <t>19-01-0051-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43</t>
+          <t>19-01-0051-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL PINALITO</t>
+          <t>ALDEA TAPATA</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>14.94512942,-89.41453755</t>
+          <t>14.99018483,-89.49650258</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="S25" s="1" t="n">
-        <v>128</v>
+        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>15322</v>
+        <v>15320</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43_2025</t>
+          <t>19-01-0055-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43</t>
+          <t>19-01-0055-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CERRO GRANDE</t>
+          <t>ALDEA EL PINALITO</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>14.96006964,-89.45875177</t>
+          <t>14.94512942,-89.41453755</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="S26" s="1" t="n">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>15324</v>
+        <v>15322</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43_2025</t>
+          <t>19-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43</t>
+          <t>19-01-0058-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAPACHI</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>15.03489901,-89.42081587</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
-        <v>8</v>
+        <v>120</v>
       </c>
       <c r="S27" s="1" t="n">
-        <v>9</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>15326</v>
+        <v>19414</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43_2025</t>
+          <t>19-01-0059-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43</t>
+          <t>19-01-0059-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>CASERIO MARIQUITA</t>
+          <t>ALDEA SHASTUTU</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>15.02439983,-89.34250171</t>
+          <t>15.03914704,-89.47593315</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>15331</v>
+        <v>15324</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43_2025</t>
+          <t>19-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43</t>
+          <t>19-01-0062-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MATAZANO</t>
+          <t>ALDEA LAPACHI</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>14.95277839,-89.4318419</t>
+          <t>15.03489901,-89.42081587</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
-        <v>152</v>
+        <v>8</v>
       </c>
       <c r="S29" s="1" t="n">
-        <v>160</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>15332</v>
+        <v>15326</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43_2025</t>
+          <t>19-01-0065-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43</t>
+          <t>19-01-0065-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SHUNTUY</t>
+          <t>CASERIO MARIQUITA</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>14.98772036,-89.43795199</t>
+          <t>15.02439983,-89.34250171</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="S30" s="1" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>15334</v>
+        <v>15331</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46_2025</t>
+          <t>19-01-0069-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46</t>
+          <t>19-01-0069-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
+          <t>ALDEA MATAZANO</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>14.96896026,-89.53595202</t>
+          <t>14.95277839,-89.4318419</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
-        <v>485</v>
+        <v>152</v>
       </c>
       <c r="S31" s="1" t="n">
-        <v>475</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>15335</v>
+        <v>15332</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46_2025</t>
+          <t>19-01-0070-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46</t>
+          <t>19-01-0070-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>Nocturna</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
+          <t>ALDEA SHUNTUY</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>14.97344095,-89.52902043</t>
+          <t>14.98772036,-89.43795199</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>43</v>
+        <v>5</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>38</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>15339</v>
+        <v>19415</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42_2025</t>
+          <t>19-01-0072-45_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42</t>
+          <t>19-01-0072-45</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CERNA</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA ANITA LA JINCO</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>18</v>
+        <v>739</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>21</v>
+        <v>858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>15345</v>
+        <v>19416</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43_2025</t>
+          <t>19-01-0073-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43</t>
+          <t>19-01-0073-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA BARRIO NUEVO</t>
+          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>16 AVENIDA 9-51 BARRIO TAMARINDAL ZONA 1</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>14.98339148,-89.53252768</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>138</v>
+        <v>83</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>116</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>15347</v>
+        <v>15334</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43_2025</t>
+          <t>19-01-0078-46_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43</t>
+          <t>19-01-0078-46</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA EL TRAPICHE</t>
+          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TRAPICHE</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>14.99780254,-89.48723199</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
-        <v>27</v>
+        <v>485</v>
       </c>
       <c r="S35" s="1" t="n">
-        <v>23</v>
+        <v>475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>15351</v>
+        <v>15335</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43_2025</t>
+          <t>19-01-0079-46_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43</t>
+          <t>19-01-0079-46</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS JOCOTES</t>
+          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>14.96185079,-89.49937074</t>
+          <t>14.97344095,-89.52902043</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="S36" s="1" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>15354</v>
+        <v>19417</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43_2025</t>
+          <t>19-01-0088-42_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43</t>
+          <t>19-01-0088-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CENTRO DE EDUCACION INTEGRAL PAIN</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
+          <t>ALDEA POTRERITOS</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>14.96295089,-89.5630534</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="S37" s="1" t="n">
-        <v>115</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>15356</v>
+        <v>15339</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46_2025</t>
+          <t>19-01-0092-42_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46</t>
+          <t>19-01-0092-42</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
+          <t>ALDEA SANTA ANITA LA JINCO</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
-        <v>275</v>
+        <v>18</v>
       </c>
       <c r="S38" s="1" t="n">
-        <v>248</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>15357</v>
+        <v>15345</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45_2025</t>
+          <t>19-01-0103-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45</t>
+          <t>19-01-0103-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>LOMA COLONIA EL CHAPARRO</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.98339148,-89.53252768</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
-        <v>302</v>
+        <v>138</v>
       </c>
       <c r="S39" s="1" t="n">
-        <v>287</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>15359</v>
+        <v>15347</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45_2025</t>
+          <t>19-01-0106-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45</t>
+          <t>19-01-0106-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99780254,-89.48723199</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="S40" s="1" t="n">
-        <v>63</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>15361</v>
+        <v>15351</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45_2025</t>
+          <t>19-01-0111-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45</t>
+          <t>19-01-0111-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MANZANOTES</t>
+          <t>ALDEA LOS JOCOTES</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96185079,-89.49937074</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="S41" s="1" t="n">
-        <v>19</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>15367</v>
+        <v>15354</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43_2025</t>
+          <t>19-01-0113-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43</t>
+          <t>19-01-0113-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
+          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96295089,-89.5630534</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="S42" s="1" t="n">
-        <v>60</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>15369</v>
+        <v>15356</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43_2025</t>
+          <t>19-01-0116-46_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43</t>
+          <t>19-01-0116-46</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOMA PAREJA</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
-        <v>8</v>
+        <v>275</v>
       </c>
       <c r="S43" s="1" t="n">
-        <v>8</v>
+        <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>15371</v>
+        <v>15357</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43_2025</t>
+          <t>19-01-0117-45_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43</t>
+          <t>19-01-0117-45</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA DE LA VEGA</t>
+          <t>LOMA COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
-        <v>26</v>
+        <v>302</v>
       </c>
       <c r="S44" s="1" t="n">
-        <v>18</v>
+        <v>287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>15374</v>
+        <v>15359</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43_2025</t>
+          <t>19-01-0119-45_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43</t>
+          <t>19-01-0119-45</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO LAS CAÑAS</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>15.01266926,-89.3137249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="S45" s="1" t="n">
-        <v>35</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>15377</v>
+        <v>15361</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42_2025</t>
+          <t>19-01-0121-45_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42</t>
+          <t>19-01-0121-45</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM JM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>15.02670158,-89.5491739</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="S46" s="1" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>15378</v>
+        <v>15367</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43_2025</t>
+          <t>19-01-0131-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43</t>
+          <t>19-01-0131-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA FRIA</t>
+          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>14.96368133,-89.39266515</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
-        <v>19</v>
+        <v>63</v>
       </c>
       <c r="S47" s="1" t="n">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>15379</v>
+        <v>15369</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43_2025</t>
+          <t>19-01-0132-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43</t>
+          <t>19-01-0132-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JAMPU</t>
+          <t>ALDEA LOMA PAREJA</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>15.01145658,-89.54564705</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="S48" s="1" t="n">
-        <v>25</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>15382</v>
+        <v>15371</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46_2025</t>
+          <t>19-01-0133-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46</t>
+          <t>19-01-0133-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
+          <t>ALDEA QUEBRADA DE LA VEGA</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>14.99094186,-89.53862249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="S49" s="1" t="n">
-        <v>141</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>15386</v>
+        <v>15374</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45_2025</t>
+          <t>19-01-0317-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45</t>
+          <t>19-01-0317-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL CHAPARRO</t>
+          <t>ALDEA RIO LAS CAÑAS</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>14.97028895,-89.52716049</t>
+          <t>15.01266926,-89.3137249</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="S50" s="1" t="n">
-        <v>158</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>15387</v>
+        <v>15377</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42_2025</t>
+          <t>19-01-0333-42_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42</t>
+          <t>19-01-0333-42</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM JM</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>15.02670158,-89.5491739</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="S51" s="1" t="n">
-        <v>44</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>15389</v>
+        <v>15378</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42_2025</t>
+          <t>19-01-0335-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42</t>
+          <t>19-01-0335-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>ALDEA AGUA FRIA</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>14.95101879,-89.55735058</t>
+          <t>14.96368133,-89.39266515</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>15393</v>
+        <v>15379</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42_2025</t>
+          <t>19-01-0336-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42</t>
+          <t>19-01-0336-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TERRERO</t>
+          <t>ALDEA JAMPU</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>15.00095498,-89.50197708</t>
+          <t>15.01145658,-89.54564705</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="S53" s="1" t="n">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>15394</v>
+        <v>19418</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43_2025</t>
+          <t>19-01-0337-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43</t>
+          <t>19-01-0337-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>EODEE NUEVO DIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA REFORMA ZONA 2</t>
+          <t>ALDEA LOS ACHIOTES</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.94119604,-89.45806283</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>33</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>15396</v>
+        <v>19419</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42_2025</t>
+          <t>19-01-0344-43_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42</t>
+          <t>19-01-0344-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>ALDEA SOMPOPERO</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.98567267,-89.40280743</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
-        <v>280</v>
+        <v>24</v>
       </c>
       <c r="S55" s="1" t="n">
-        <v>336</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>15398</v>
+        <v>15382</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42_2025</t>
+          <t>19-01-0352-46_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42</t>
+          <t>19-01-0352-46</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JUMUZNA</t>
+          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>14.90553289,-89.50773971</t>
+          <t>14.99094186,-89.53862249</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>22</v>
+        <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>15401</v>
+        <v>15386</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42_2025</t>
+          <t>19-01-0355-45_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42</t>
+          <t>19-01-0355-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MAGUEY</t>
+          <t>COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>14.99514548,-89.51036133</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>143</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>15407</v>
+        <v>15387</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42_2025</t>
+          <t>19-01-0367-42_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42</t>
+          <t>19-01-0367-42</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>14.99715086,-89.5299573</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>15410</v>
+        <v>15389</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42_2025</t>
+          <t>19-01-0434-42_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42</t>
+          <t>19-01-0434-42</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA BLANCA</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>14.90607629,-89.5265114</t>
+          <t>14.95101879,-89.55735058</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="S59" s="1" t="n">
-        <v>17</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>15415</v>
+        <v>15393</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42_2025</t>
+          <t>19-01-0652-42_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42</t>
+          <t>19-01-0652-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL FRUTILLO</t>
+          <t>ALDEA EL TERRERO</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>14.98118476,-89.51479852</t>
+          <t>15.00095498,-89.50197708</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>84</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>15417</v>
+        <v>15394</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42_2025</t>
+          <t>19-01-0665-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42</t>
+          <t>19-01-0665-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODEE NUEVO DIA</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL COROZO</t>
+          <t>BARRIO LA REFORMA ZONA 2</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>14.99341295,-89.37285452</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>Fuente Nacional</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
+        <v>15396</v>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0734-42_2025</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0734-42</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I62" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA BARRIO NUEVO</t>
+        </is>
+      </c>
+      <c r="N62" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P62" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R62" s="1" t="n">
+        <v>280</v>
+      </c>
+      <c r="S62" s="1" t="n">
+        <v>336</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="n">
+        <v>15398</v>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0781-42_2025</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0781-42</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H63" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I63" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA JUMUZNA</t>
+        </is>
+      </c>
+      <c r="N63" s="2" t="inlineStr">
+        <is>
+          <t>14.90553289,-89.50773971</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P63" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R63" s="1" t="n">
+        <v>21</v>
+      </c>
+      <c r="S63" s="1" t="n">
+        <v>22</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="n">
+        <v>15401</v>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0887-42_2025</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0887-42</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL MAGUEY</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>14.99514548,-89.51036133</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P64" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R64" s="1" t="n">
+        <v>163</v>
+      </c>
+      <c r="S64" s="1" t="n">
+        <v>143</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="n">
+        <v>15407</v>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0959-42_2025</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0959-42</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
+        </is>
+      </c>
+      <c r="N65" s="2" t="inlineStr">
+        <is>
+          <t>14.99715086,-89.5299573</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P65" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q65" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R65" s="1" t="n">
+        <v>53</v>
+      </c>
+      <c r="S65" s="1" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="n">
+        <v>15410</v>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0989-42_2025</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0989-42</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H66" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I66" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA AGUA BLANCA</t>
+        </is>
+      </c>
+      <c r="N66" s="2" t="inlineStr">
+        <is>
+          <t>14.90607629,-89.5265114</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P66" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q66" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R66" s="1" t="n">
+        <v>18</v>
+      </c>
+      <c r="S66" s="1" t="n">
+        <v>17</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="n">
+        <v>19420</v>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0991-42_2025</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>19-01-0991-42</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I67" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA CERRO GRANDE</t>
+        </is>
+      </c>
+      <c r="N67" s="2" t="inlineStr">
+        <is>
+          <t>14.96006964,-89.45875177</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P67" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q67" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R67" s="1" t="n">
+        <v>43</v>
+      </c>
+      <c r="S67" s="1" t="n">
+        <v>51</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="n">
+        <v>15415</v>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1033-42_2025</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1033-42</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL FRUTILLO</t>
+        </is>
+      </c>
+      <c r="N68" s="2" t="inlineStr">
+        <is>
+          <t>14.98118476,-89.51479852</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P68" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q68" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R68" s="1" t="n">
+        <v>110</v>
+      </c>
+      <c r="S68" s="1" t="n">
+        <v>84</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="n">
+        <v>15417</v>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1115-42_2025</t>
+        </is>
+      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1115-42</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H69" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN-</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL COROZO</t>
+        </is>
+      </c>
+      <c r="N69" s="2" t="inlineStr">
+        <is>
+          <t>14.99341295,-89.37285452</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P69" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q69" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R69" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="S69" s="1" t="n">
+        <v>31</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="n">
         <v>15418</v>
       </c>
-      <c r="B62" s="2" t="inlineStr">
+      <c r="B70" s="2" t="inlineStr">
         <is>
           <t>19-01-1121-42_2025</t>
         </is>
       </c>
-      <c r="C62" s="2" t="inlineStr">
+      <c r="C70" s="2" t="inlineStr">
         <is>
           <t>19-01-1121-42</t>
         </is>
       </c>
-      <c r="D62" s="1" t="n">
-[...7 lines deleted...]
-      <c r="F62" s="2" t="inlineStr">
+      <c r="D70" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
-      <c r="G62" s="2" t="inlineStr">
+      <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
-      <c r="H62" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L62" s="2" t="inlineStr">
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
         <is>
           <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
-      <c r="M62" s="2" t="inlineStr">
+      <c r="M70" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL PINALITO</t>
         </is>
       </c>
-      <c r="N62" s="2" t="inlineStr">
+      <c r="N70" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O62" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R62" s="1" t="n">
+      <c r="O70" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P70" s="2" t="inlineStr">
+        <is>
+          <t>Fuente Nacional</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R70" s="1" t="n">
         <v>90</v>
       </c>
-      <c r="S62" s="1" t="n">
+      <c r="S70" s="1" t="n">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>