--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>15.30600258,-91.99399984</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>8090</v>
+        <v>8089</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>13-04-0033-43_2025</t>
+          <t>13-04-0033-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>13-04-0033-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>15.40387058,-92.07609984</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>8089</v>
+        <v>8090</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>13-04-0033-43_2024</t>
+          <t>13-04-0033-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>13-04-0033-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>15.42331211,-91.98437552</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>112</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>8133</v>
+        <v>8132</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>13-04-0233-43_2025</t>
+          <t>13-04-0233-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>13-04-0233-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>15.4017013,-91.95616237</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>222</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>8132</v>
+        <v>8133</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>13-04-0233-43_2024</t>
+          <t>13-04-0233-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>13-04-0233-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>15.43509642,-91.92474356</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>285</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>8138</v>
+        <v>18496</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>13-04-0239-43_2024</t>
+          <t>13-04-0239-43_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>13-04-0239-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>15.45133283,-91.92444449</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>166</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>18496</v>
+        <v>8138</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>13-04-0239-43_2025</t>
+          <t>13-04-0239-43_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>13-04-0239-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>15.3581078,-92.01562552</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>8153</v>
+        <v>8152</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>13-04-0255-43_2025</t>
+          <t>13-04-0255-43_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>13-04-0255-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>15.4507948,-92.05641259</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>8152</v>
+        <v>8153</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>13-04-0255-43_2024</t>
+          <t>13-04-0255-43_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>13-04-0255-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>15.4507948,-92.05641259</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>8155</v>
+        <v>8154</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>13-04-0257-43_2025</t>
+          <t>13-04-0257-43_2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>13-04-0257-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>15.41737664,-91.88404806</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>8154</v>
+        <v>8155</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>13-04-0257-43_2024</t>
+          <t>13-04-0257-43_2025</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>13-04-0257-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -9236,64 +9236,64 @@
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>15.40201111,-91.98967874</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S107" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>8171</v>
+        <v>18498</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>13-04-4809-43_2024</t>
+          <t>13-04-4809-43_2025</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>13-04-4809-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -9321,64 +9321,64 @@
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>15.40523261,-91.9476554</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
         <v>112</v>
       </c>
       <c r="S108" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>18498</v>
+        <v>8171</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>13-04-4809-43_2025</t>
+          <t>13-04-4809-43_2024</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>13-04-4809-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>