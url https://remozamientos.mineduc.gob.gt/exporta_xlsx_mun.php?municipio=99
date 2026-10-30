--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>15.30600258,-91.99399984</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>8089</v>
+        <v>8090</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>13-04-0033-43_2024</t>
+          <t>13-04-0033-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>13-04-0033-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>15.40387058,-92.07609984</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>8090</v>
+        <v>8089</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>13-04-0033-43_2025</t>
+          <t>13-04-0033-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>13-04-0033-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>15.36336626,-91.92318562</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>111</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>8113</v>
+        <v>18495</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>13-04-0212-43_2024</t>
+          <t>13-04-0212-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>13-04-0212-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>15.5270847,-92.02992762</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>18495</v>
+        <v>8113</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>13-04-0212-43_2025</t>
+          <t>13-04-0212-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>13-04-0212-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>15.42331211,-91.98437552</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>112</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>8132</v>
+        <v>8133</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>13-04-0233-43_2024</t>
+          <t>13-04-0233-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>13-04-0233-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>15.4017013,-91.95616237</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>222</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>8133</v>
+        <v>8132</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>13-04-0233-43_2025</t>
+          <t>13-04-0233-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>13-04-0233-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>15.43509642,-91.92474356</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>285</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>18496</v>
+        <v>8138</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>13-04-0239-43_2025</t>
+          <t>13-04-0239-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>13-04-0239-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>15.45133283,-91.92444449</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>166</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>8138</v>
+        <v>18496</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>13-04-0239-43_2024</t>
+          <t>13-04-0239-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>13-04-0239-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>15.3581078,-92.01562552</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>8152</v>
+        <v>8153</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>13-04-0255-43_2024</t>
+          <t>13-04-0255-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>13-04-0255-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>15.4507948,-92.05641259</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>8153</v>
+        <v>8152</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>13-04-0255-43_2025</t>
+          <t>13-04-0255-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>13-04-0255-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>15.4507948,-92.05641259</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>8154</v>
+        <v>8155</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>13-04-0257-43_2024</t>
+          <t>13-04-0257-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>13-04-0257-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>15.41737664,-91.88404806</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>8155</v>
+        <v>8154</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>13-04-0257-43_2025</t>
+          <t>13-04-0257-43_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>13-04-0257-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>