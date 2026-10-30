--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.21135608,-91.49320318</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>8046</v>
+        <v>18487</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>13-03-0182-43_2024</t>
+          <t>13-03-0182-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>13-03-0182-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.26455048,-91.52050287</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>18487</v>
+        <v>8046</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>13-03-0182-43_2025</t>
+          <t>13-03-0182-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>13-03-0182-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>