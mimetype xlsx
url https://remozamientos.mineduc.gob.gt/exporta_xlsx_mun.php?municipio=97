--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>15.43370401,-91.41445387</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>284</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>7955</v>
+        <v>7954</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>13-02-0153-43_2025</t>
+          <t>13-02-0153-43_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>13-02-0153-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>15.35631414,-91.44874549</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>222</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>7954</v>
+        <v>7955</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>13-02-0153-43_2024</t>
+          <t>13-02-0153-43_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>13-02-0153-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -10256,64 +10256,64 @@
       <c r="N119" s="2" t="inlineStr">
         <is>
           <t>15.50099955,-91.43642284</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S119" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>8001</v>
+        <v>8002</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>13-02-4801-43_2024</t>
+          <t>13-02-4801-43_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>13-02-4801-43</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -10341,64 +10341,64 @@
       <c r="N120" s="2" t="inlineStr">
         <is>
           <t>15.46002251,-91.44945537</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S120" s="1" t="n">
         <v>148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>8002</v>
+        <v>8001</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>13-02-4801-43_2025</t>
+          <t>13-02-4801-43_2024</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>13-02-4801-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>15.46002251,-91.44945537</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>8003</v>
+        <v>8004</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>13-02-4802-43_2024</t>
+          <t>13-02-4802-43_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>13-02-4802-43</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>15.4745248,-91.34879071</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>8004</v>
+        <v>8003</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>13-02-4802-43_2025</t>
+          <t>13-02-4802-43_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>13-02-4802-43</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>