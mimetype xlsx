--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.31962833,-91.48445777</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>546</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>7827</v>
+        <v>7828</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>13-01-0040-43_2024</t>
+          <t>13-01-0040-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>13-01-0040-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>15.30107683,-91.51077912</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>482</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>7828</v>
+        <v>7827</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>13-01-0040-43_2025</t>
+          <t>13-01-0040-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>13-01-0040-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>15.32167626,-91.48964474</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>7883</v>
+        <v>7882</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>13-01-5884-45_2025</t>
+          <t>13-01-5884-45_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>13-01-5884-45</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>7882</v>
+        <v>7883</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>13-01-5884-45_2024</t>
+          <t>13-01-5884-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>13-01-5884-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>