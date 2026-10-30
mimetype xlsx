--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.53872101,-90.51144471</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>466</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>01-16-2104-43_2025</t>
+          <t>01-16-2104-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>01-16-2104-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.33320898,-90.59574477</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>402</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>01-16-2104-43_2024</t>
+          <t>01-16-2104-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>01-16-2104-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.36722904,-90.56366002</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>229</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>01-16-2113-43_2025</t>
+          <t>01-16-2113-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>01-16-2113-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.45675689,-90.55625074</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>429</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>01-16-2113-43_2024</t>
+          <t>01-16-2113-43_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>01-16-2113-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.33616611,-90.51414568</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>720</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>01-16-2117-43_2024</t>
+          <t>01-16-2117-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>01-16-2117-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.31659683,-90.55813459</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>134</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>1396</v>
+        <v>1395</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>01-16-2117-43_2025</t>
+          <t>01-16-2117-43_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>01-16-2117-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>14.42885145,-90.49551649</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>1422</v>
+        <v>1421</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>01-16-8106-43_2025</t>
+          <t>01-16-8106-43_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>01-16-8106-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.53420383,-90.51400955</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>287</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>01-16-8106-43_2024</t>
+          <t>01-16-8106-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>01-16-8106-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>