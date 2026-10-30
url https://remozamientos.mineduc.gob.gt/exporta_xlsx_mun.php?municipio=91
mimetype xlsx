--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.52784179,-90.59285049</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>479</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>1291</v>
+        <v>1290</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>01-15-1992-43_2025</t>
+          <t>01-15-1992-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>01-15-1992-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3522,83 +3522,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>VILLA NUEVA</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.600 D</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
           <t>18 AVE. 21-65, COLONIA VILLA LOBOS I</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.56177401,-90.56984812</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>01-15-1992-43_2024</t>
+          <t>01-15-1992-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>01-15-1992-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3607,55 +3607,55 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>VILLA NUEVA</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.600 D</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>18 AVE. 21-65, COLONIA VILLA LOBOS I</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.56177401,-90.56984812</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
         <v>1292</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>01-15-1993-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>01-15-1993-43</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.56749676,-90.56415496</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>161</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>01-15-2000-43_2025</t>
+          <t>01-15-2000-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>01-15-2000-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.51979961,-90.57994387</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>467</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>01-15-2000-43_2024</t>
+          <t>01-15-2000-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>01-15-2000-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8981,64 +8981,64 @@
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
         <v>83</v>
       </c>
       <c r="S104" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>01-15-9852-43_2024</t>
+          <t>01-15-9852-43_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>01-15-9852-43</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>01-15-9852-43_2025</t>
+          <t>01-15-9852-43_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>01-15-9852-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>