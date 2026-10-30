--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>316</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>01-14-0027-46_2024</t>
+          <t>01-14-0027-46_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01-14-0027-46</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>231</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>01-14-0027-46_2025</t>
+          <t>01-14-0027-46_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01-14-0027-46</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>01-14-0043-43_2025</t>
+          <t>01-14-0043-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>01-14-0043-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>134</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>01-14-0043-43_2024</t>
+          <t>01-14-0043-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>01-14-0043-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.47969858,-90.62409062</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>268</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>01-14-1889-43_2024</t>
+          <t>01-14-1889-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>01-14-1889-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1822,83 +1822,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
           <t>EOUM JOHN F. KENNEDY</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
           <t>2A AVE. 11 CALLE ESQUINA, BARRIO SAN ANTONIO</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.47571442,-90.62169815</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>508</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>01-14-1889-43_2025</t>
+          <t>01-14-1889-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>01-14-1889-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1907,55 +1907,55 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
           <t>EOUM JOHN F. KENNEDY</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
           <t>2A AVE. 11 CALLE ESQUINA, BARRIO SAN ANTONIO</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.47571442,-90.62169815</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>508</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>1204</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>01-14-1892-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>01-14-1892-43</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.44280479,-90.56274221</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>123</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>01-14-1899-43_2025</t>
+          <t>01-14-1899-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>01-14-1899-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.49793726,-90.64453105</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>382</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>395</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>01-14-1899-43_2024</t>
+          <t>01-14-1899-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>01-14-1899-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.49080133,-90.6207734</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>259</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>1229</v>
+        <v>1228</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>01-14-6332-43_2025</t>
+          <t>01-14-6332-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>01-14-6332-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4032,83 +4032,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
           <t>EOUM MERCEDES DARDON BLANCO</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>4A. CALLE 1-90 COLONIA MI ILUSION I</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.47217389,-90.62964371</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>01-14-6332-43_2024</t>
+          <t>01-14-6332-43_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>01-14-6332-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4117,55 +4117,55 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>EOUM MERCEDES DARDON BLANCO</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>4A. CALLE 1-90 COLONIA MI ILUSION I</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.47217389,-90.62964371</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
         <v>1231</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>01-14-6397-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>01-14-6397-43</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.47959951,-90.64371255</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>258</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>01-14-7030-43_2025</t>
+          <t>01-14-7030-43_2024</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>01-14-7030-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.46974901,-90.62740605</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>627</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>01-14-7030-43_2024</t>
+          <t>01-14-7030-43_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>01-14-7030-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>1237</v>
+        <v>1236</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>01-14-7554-43_2025</t>
+          <t>01-14-7554-43_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>01-14-7554-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4712,83 +4712,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>EORM COLONIA VILLA ESTER</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL PEDREGAL ALDEA AGUA DE LA MINA</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.48515595,-90.63848602</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>623</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>01-14-7554-43_2024</t>
+          <t>01-14-7554-43_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>01-14-7554-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4797,83 +4797,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>EORM COLONIA VILLA ESTER</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>CASERIO EL PEDREGAL ALDEA AGUA DE LA MINA</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.48515595,-90.63848602</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>623</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>01-14-8188-43_2025</t>
+          <t>01-14-8188-43_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>01-14-8188-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.4556312,-90.61955952</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>01-14-8188-43_2024</t>
+          <t>01-14-8188-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>01-14-8188-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.43546745,-90.56629487</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>01-14-8757-43_2025</t>
+          <t>01-14-8757-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>01-14-8757-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5137,83 +5137,83 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>EORM ALTOS DE LA CRUZ</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
           <t>LOTE 1, MANZANA 20 A COLONIA ALTOS DE LA CRUZ</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.4556312,-90.61955952</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>01-14-8757-43_2024</t>
+          <t>01-14-8757-43_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>01-14-8757-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5222,55 +5222,55 @@
         <is>
           <t>GUATEMALA SUR</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>AMATITLAN</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>EORM ALTOS DE LA CRUZ</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>LOTE 1, MANZANA 20 A COLONIA ALTOS DE LA CRUZ</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.4556312,-90.61955952</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
         <v>1243</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>01-14-8760-43_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>01-14-8760-43</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.48974061,-90.63714759</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>01-14-8761-43_2024</t>
+          <t>01-14-8761-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>01-14-8761-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.48974061,-90.63714759</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>148</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>1245</v>
+        <v>1244</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>01-14-8761-43_2025</t>
+          <t>01-14-8761-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>01-14-8761-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>323</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>1249</v>
+        <v>1248</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>01-14-9201-45_2025</t>
+          <t>01-14-9201-45_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>01-14-9201-45</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>92</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>01-14-9201-45_2024</t>
+          <t>01-14-9201-45_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>01-14-9201-45</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>