--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>48</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>12267</v>
+        <v>12266</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>16-08-0071-43_2025</t>
+          <t>16-08-0071-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>16-08-0071-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.38078645,-90.04469362</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>113</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>12266</v>
+        <v>12267</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>16-08-0071-43_2024</t>
+          <t>16-08-0071-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>16-08-0071-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>