--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.81654942,-90.53475209</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>01-11-7721-43_2024</t>
+          <t>01-11-7721-43_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>01-11-7721-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.80311692,-90.5461354</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>1154</v>
+        <v>1153</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>01-11-7721-43_2025</t>
+          <t>01-11-7721-43_2024</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>01-11-7721-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>