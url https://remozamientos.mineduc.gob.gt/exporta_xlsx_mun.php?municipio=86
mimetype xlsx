--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>01-10-0038-45_2025</t>
+          <t>01-10-0038-45_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>01-10-0038-45</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>01-10-0038-45_2024</t>
+          <t>01-10-0038-45_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>01-10-0038-45</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>01-10-0045-42_2024</t>
+          <t>01-10-0045-42_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01-10-0045-42</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>01-10-0045-42_2025</t>
+          <t>01-10-0045-42_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>01-10-0045-42</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>