--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.91662498,-91.7236974</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>6657</v>
+        <v>6658</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>12-02-0028-43_2024</t>
+          <t>12-02-0028-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>12-02-0028-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.97185629,-91.74836531</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>6658</v>
+        <v>6657</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>12-02-0028-43_2025</t>
+          <t>12-02-0028-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>12-02-0028-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.97079454,-91.78610493</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>582</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>6686</v>
+        <v>6685</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>12-02-0068-43_2025</t>
+          <t>12-02-0068-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>12-02-0068-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.99761445,-91.77592865</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>344</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>6685</v>
+        <v>6686</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>12-02-0068-43_2024</t>
+          <t>12-02-0068-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>12-02-0068-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.97771833,-91.78432706</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>6720</v>
+        <v>6719</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>12-02-4639-43_2025</t>
+          <t>12-02-4639-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>12-02-4639-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.97771833,-91.78432706</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>6719</v>
+        <v>6720</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>12-02-4639-43_2024</t>
+          <t>12-02-4639-43_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>12-02-4639-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>SAN MARCOS</t>
         </is>