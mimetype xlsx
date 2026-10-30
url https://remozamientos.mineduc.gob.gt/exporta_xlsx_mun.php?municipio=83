--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>453</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>01-08-0075-45_2024</t>
+          <t>01-08-0075-45_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>01-08-0075-45</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>220</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>01-08-0075-45_2025</t>
+          <t>01-08-0075-45_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>01-08-0075-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>394</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>01-08-0183-42_2025</t>
+          <t>01-08-0183-42_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>01-08-0183-42</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>310</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>01-08-0183-42_2024</t>
+          <t>01-08-0183-42_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>01-08-0183-42</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.65297908,-90.60350852</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>118</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>01-08-1529-43_2024</t>
+          <t>01-08-1529-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>01-08-1529-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.65780623,-90.58205093</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>265</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>01-08-1529-43_2025</t>
+          <t>01-08-1529-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>01-08-1529-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>14.63619936,-90.60992705</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>449</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>01-08-1553-43_2024</t>
+          <t>01-08-1553-43_2025</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>01-08-1553-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>14.67769608,-90.57133509</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>01-08-1553-43_2025</t>
+          <t>01-08-1553-43_2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>01-08-1553-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>14.66772311,-90.56921302</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>01-08-1556-43_2025</t>
+          <t>01-08-1556-43_2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>01-08-1556-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7772,83 +7772,83 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>EOUM NO. 115 DARIO GONZALEZ</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>5A AVE. ENTRE 12 Y 13 CALLES COLONIA 1ERO DE JULIO, ZONA 5</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>14.66516101,-90.57168652</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>01-08-1556-43_2024</t>
+          <t>01-08-1556-43_2025</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>01-08-1556-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7857,55 +7857,55 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
           <t>EOUM NO. 115 DARIO GONZALEZ</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>5A AVE. ENTRE 12 Y 13 CALLES COLONIA 1ERO DE JULIO, ZONA 5</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>14.66516101,-90.57168652</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
         <v>866</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>01-08-1558-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>01-08-1558-43</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>14.66115254,-90.58448887</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>453</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>01-08-1561-43_2024</t>
+          <t>01-08-1561-43_2025</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>01-08-1561-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.63582611,-90.57207762</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>484</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>01-08-1561-43_2025</t>
+          <t>01-08-1561-43_2024</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>01-08-1561-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9576,64 +9576,64 @@
       <c r="N111" s="2" t="inlineStr">
         <is>
           <t>14.68014467,-90.54284749</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
         <v>321</v>
       </c>
       <c r="S111" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>01-08-1579-43_2025</t>
+          <t>01-08-1579-43_2024</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>01-08-1579-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9661,64 +9661,64 @@
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>14.66600758,-90.57556552</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
         <v>419</v>
       </c>
       <c r="S112" s="1" t="n">
         <v>423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>01-08-1579-43_2024</t>
+          <t>01-08-1579-43_2025</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>01-08-1579-43</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>14.66981129,-90.58496515</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>536</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>01-08-1688-45_2024</t>
+          <t>01-08-1688-45_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>01-08-1688-45</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>14.67064689,-90.56634893</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>409</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>01-08-1688-45_2025</t>
+          <t>01-08-1688-45_2024</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>01-08-1688-45</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>535</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>01-08-1691-45_2025</t>
+          <t>01-08-1691-45_2024</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>01-08-1691-45</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>14.67064689,-90.56634893</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>142</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>01-08-1691-45_2024</t>
+          <t>01-08-1691-45_2025</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>01-08-1691-45</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12296,64 +12296,64 @@
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
         <v>409</v>
       </c>
       <c r="S143" s="1" t="n">
         <v>423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>01-08-6520-42_2025</t>
+          <t>01-08-6520-42_2024</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>01-08-6520-42</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12362,83 +12362,83 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>8AV. B 7-27 ZONA 11 MIXCO PLANES DE MINERVA</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S144" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>01-08-6520-42_2024</t>
+          <t>01-08-6520-42_2025</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>01-08-6520-42</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12447,55 +12447,55 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>8AV. B 7-27 ZONA 11 MIXCO PLANES DE MINERVA</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S145" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
         <v>920</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>01-08-6685-43_2025</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>01-08-6685-43</t>
         </is>