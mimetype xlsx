--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>409</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>01-08-0058-45_2025</t>
+          <t>01-08-0058-45_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01-08-0058-45</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>329</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>01-08-0058-45_2024</t>
+          <t>01-08-0058-45_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>01-08-0058-45</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>453</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>01-08-0075-45_2025</t>
+          <t>01-08-0075-45_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>01-08-0075-45</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>220</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>01-08-0075-45_2024</t>
+          <t>01-08-0075-45_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>01-08-0075-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>394</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>01-08-0183-42_2024</t>
+          <t>01-08-0183-42_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>01-08-0183-42</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>310</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>01-08-0183-42_2025</t>
+          <t>01-08-0183-42_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>01-08-0183-42</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.65771798,-90.58272215</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>01-08-1430-42_2024</t>
+          <t>01-08-1430-42_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>01-08-1430-42</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.68483267,-90.56738921</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>306</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>01-08-1430-42_2025</t>
+          <t>01-08-1430-42_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>01-08-1430-42</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.65297908,-90.60350852</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>118</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>01-08-1529-43_2025</t>
+          <t>01-08-1529-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>01-08-1529-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.65780623,-90.58205093</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>265</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>01-08-1529-43_2024</t>
+          <t>01-08-1529-43_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>01-08-1529-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>14.67769608,-90.57133509</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>305</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>01-08-1537-43_2025</t>
+          <t>01-08-1537-43_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>01-08-1537-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5991,79 +5991,79 @@
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.451 PROFESOR ADRIAN INES CHAVEZ</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>18 CALLE 5-80 COLONIA 1X. DE JULIO ZONA 5</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>14.66936386,-90.56872471</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>298</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>01-08-1537-43_2024</t>
+          <t>01-08-1537-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>01-08-1537-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6076,51 +6076,51 @@
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>EOUM NO.451 PROFESOR ADRIAN INES CHAVEZ</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>18 CALLE 5-80 COLONIA 1X. DE JULIO ZONA 5</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>14.66936386,-90.56872471</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
         <v>298</v>
       </c>
       <c r="S70" s="1" t="n">
         <v>310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
         <v>844</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>01-08-1538-43_2024</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>01-08-1538-43</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.64901689,-90.57924677</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>364</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>01-08-1542-43_2025</t>
+          <t>01-08-1542-43_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>01-08-1542-43</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.68626529,-90.55212299</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>317</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>01-08-1542-43_2024</t>
+          <t>01-08-1542-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>01-08-1542-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>14.63619936,-90.60992705</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>449</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>01-08-1553-43_2025</t>
+          <t>01-08-1553-43_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>01-08-1553-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>14.67769608,-90.57133509</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>01-08-1553-43_2024</t>
+          <t>01-08-1553-43_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>01-08-1553-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7706,64 +7706,64 @@
       <c r="N89" s="2" t="inlineStr">
         <is>
           <t>14.66772311,-90.56921302</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S89" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>01-08-1556-43_2024</t>
+          <t>01-08-1556-43_2025</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>01-08-1556-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7772,83 +7772,83 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
           <t>EOUM NO. 115 DARIO GONZALEZ</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
           <t>5A AVE. ENTRE 12 Y 13 CALLES COLONIA 1ERO DE JULIO, ZONA 5</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>14.66516101,-90.57168652</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>01-08-1556-43_2025</t>
+          <t>01-08-1556-43_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>01-08-1556-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7857,55 +7857,55 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
           <t>EOUM NO. 115 DARIO GONZALEZ</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
           <t>5A AVE. ENTRE 12 Y 13 CALLES COLONIA 1ERO DE JULIO, ZONA 5</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>14.66516101,-90.57168652</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
         <v>866</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>01-08-1558-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>01-08-1558-43</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>14.66115254,-90.58448887</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>453</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>01-08-1561-43_2025</t>
+          <t>01-08-1561-43_2024</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>01-08-1561-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.63582611,-90.57207762</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>484</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>01-08-1561-43_2024</t>
+          <t>01-08-1561-43_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>01-08-1561-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8556,64 +8556,64 @@
       <c r="N99" s="2" t="inlineStr">
         <is>
           <t>14.58576929,-90.60722646</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
         <v>967</v>
       </c>
       <c r="S99" s="1" t="n">
         <v>884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>01-08-1567-43_2024</t>
+          <t>01-08-1567-43_2025</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>01-08-1567-43</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>14.65297908,-90.60350852</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>377</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>01-08-1567-43_2025</t>
+          <t>01-08-1567-43_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>01-08-1567-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>379</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>01-08-1572-43_2025</t>
+          <t>01-08-1572-43_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>01-08-1572-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9151,64 +9151,64 @@
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>14.60757895,-90.57336265</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
         <v>669</v>
       </c>
       <c r="S106" s="1" t="n">
         <v>631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>01-08-1572-43_2024</t>
+          <t>01-08-1572-43_2025</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>01-08-1572-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9576,64 +9576,64 @@
       <c r="N111" s="2" t="inlineStr">
         <is>
           <t>14.68014467,-90.54284749</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
         <v>321</v>
       </c>
       <c r="S111" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>01-08-1579-43_2024</t>
+          <t>01-08-1579-43_2025</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>01-08-1579-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9661,64 +9661,64 @@
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>14.66600758,-90.57556552</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
         <v>419</v>
       </c>
       <c r="S112" s="1" t="n">
         <v>423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>01-08-1579-43_2025</t>
+          <t>01-08-1579-43_2024</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>01-08-1579-43</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>14.66981129,-90.58496515</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>536</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>01-08-1688-45_2025</t>
+          <t>01-08-1688-45_2024</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>01-08-1688-45</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>14.67064689,-90.56634893</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>409</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>01-08-1688-45_2024</t>
+          <t>01-08-1688-45_2025</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>01-08-1688-45</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10426,64 +10426,64 @@
       <c r="N121" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
         <v>535</v>
       </c>
       <c r="S121" s="1" t="n">
         <v>424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>01-08-1691-45_2024</t>
+          <t>01-08-1691-45_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>01-08-1691-45</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>14.67064689,-90.56634893</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>142</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>01-08-1691-45_2025</t>
+          <t>01-08-1691-45_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>01-08-1691-45</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12296,64 +12296,64 @@
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
         <v>409</v>
       </c>
       <c r="S143" s="1" t="n">
         <v>423</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>01-08-6520-42_2024</t>
+          <t>01-08-6520-42_2025</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>01-08-6520-42</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12362,83 +12362,83 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>8AV. B 7-27 ZONA 11 MIXCO PLANES DE MINERVA</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S144" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>01-08-6520-42_2025</t>
+          <t>01-08-6520-42_2024</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>01-08-6520-42</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12447,55 +12447,55 @@
         <is>
           <t>GUATEMALA OCCIDENTE</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>MIXCO</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>8AV. B 7-27 ZONA 11 MIXCO PLANES DE MINERVA</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
           <t>14.67744973,-90.54785971</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S145" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
         <v>920</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>01-08-6685-43_2025</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>01-08-6685-43</t>
         </is>