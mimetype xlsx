--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.73072945,-90.44177065</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>325</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>01-07-1418-43_2025</t>
+          <t>01-07-1418-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>01-07-1418-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.81779398,-90.42202959</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>01-07-1418-43_2024</t>
+          <t>01-07-1418-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>01-07-1418-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.76183773,-90.48457868</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>1078</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>01-07-1422-43_2024</t>
+          <t>01-07-1422-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>01-07-1422-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3182,83 +3182,83 @@
         <is>
           <t>GUATEMALA NORTE</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO AYAMPUC</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 898 CATALINA DE JESUS DONIS AGUILAR</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>COLONIA VILLAS DE SAN PEDRO</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.74491836,-90.44651277</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>01-07-1422-43_2025</t>
+          <t>01-07-1422-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>01-07-1422-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3267,55 +3267,55 @@
         <is>
           <t>GUATEMALA NORTE</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>SAN PEDRO AYAMPUC</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>EORM NO. 898 CATALINA DE JESUS DONIS AGUILAR</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>COLONIA VILLAS DE SAN PEDRO</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.74491836,-90.44651277</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
         <v>755</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>01-07-1423-43_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>01-07-1423-43</t>
         </is>