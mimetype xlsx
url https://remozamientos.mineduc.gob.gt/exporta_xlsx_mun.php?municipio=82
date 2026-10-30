--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>01-07-0029-45_2024</t>
+          <t>01-07-0029-45_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>01-07-0029-45</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>449</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>01-07-0029-45_2025</t>
+          <t>01-07-0029-45_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>01-07-0029-45</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.77927208,-90.4545594</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>380</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>01-07-1410-43_2024</t>
+          <t>01-07-1410-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>01-07-1410-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.73509611,-90.45518168</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>235</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>01-07-1410-43_2025</t>
+          <t>01-07-1410-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>01-07-1410-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.75838304,-90.41579077</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>01-07-1413-43_2025</t>
+          <t>01-07-1413-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01-07-1413-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.74754154,-90.45387812</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>138</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>01-07-1413-43_2024</t>
+          <t>01-07-1413-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>01-07-1413-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.71615433,-90.44882484</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>129</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>01-07-1416-43_2024</t>
+          <t>01-07-1416-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>01-07-1416-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.73495126,-90.44494637</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>511</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>01-07-1416-43_2025</t>
+          <t>01-07-1416-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>01-07-1416-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.74044979,-90.44658787</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>01-07-6649-43_2024</t>
+          <t>01-07-6649-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>01-07-6649-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.73790704,-90.45431802</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>244</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>01-07-6649-43_2025</t>
+          <t>01-07-6649-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>01-07-6649-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.77927208,-90.4545594</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>459</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>01-07-6971-43_2025</t>
+          <t>01-07-6971-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>01-07-6971-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.73087429,-90.43792971</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>179</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>01-07-6971-43_2024</t>
+          <t>01-07-6971-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>01-07-6971-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.72920598,-90.45358309</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>01-07-7018-43_2025</t>
+          <t>01-07-7018-43_2024</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>01-07-7018-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.74134029,-90.44123421</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>185</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>01-07-7018-43_2024</t>
+          <t>01-07-7018-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>01-07-7018-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>