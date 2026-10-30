--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>299</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>01-06-0005-45_2024</t>
+          <t>01-06-0005-45_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01-06-0005-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>01-06-0005-45_2025</t>
+          <t>01-06-0005-45_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01-06-0005-45</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>371</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>01-06-0040-45_2025</t>
+          <t>01-06-0040-45_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>01-06-0040-45</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>357</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>01-06-0040-45_2024</t>
+          <t>01-06-0040-45_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>01-06-0040-45</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>281</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>01-06-0099-42_2024</t>
+          <t>01-06-0099-42_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01-06-0099-42</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>598</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>01-06-0099-42_2025</t>
+          <t>01-06-0099-42_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>01-06-0099-42</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>153</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>01-06-0162-42_2025</t>
+          <t>01-06-0162-42_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>01-06-0162-42</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>01-06-0162-42_2024</t>
+          <t>01-06-0162-42_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>01-06-0162-42</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.68560942,-90.48851359</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>613</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>01-06-1361-42_2025</t>
+          <t>01-06-1361-42_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>01-06-1361-42</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>01-06-1361-42_2024</t>
+          <t>01-06-1361-42_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>01-06-1361-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.68611895,-90.48779734</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>01-06-1363-42_2025</t>
+          <t>01-06-1363-42_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>01-06-1363-42</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>01-06-1363-42_2024</t>
+          <t>01-06-1363-42_2025</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>01-06-1363-42</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>236</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>01-06-1371-43_2025</t>
+          <t>01-06-1371-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>01-06-1371-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>01-06-1371-43_2024</t>
+          <t>01-06-1371-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>01-06-1371-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>01-06-1373-43_2024</t>
+          <t>01-06-1373-43_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>01-06-1373-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>601</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>01-06-1373-43_2025</t>
+          <t>01-06-1373-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>01-06-1373-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>601</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>01-06-1374-43_2024</t>
+          <t>01-06-1374-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>01-06-1374-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>550</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>512</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>01-06-1374-43_2025</t>
+          <t>01-06-1374-43_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>01-06-1374-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>561</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>01-06-1376-43_2024</t>
+          <t>01-06-1376-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>01-06-1376-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.68611895,-90.48779734</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>522</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>01-06-1376-43_2025</t>
+          <t>01-06-1376-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>01-06-1376-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.68611895,-90.48779734</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>522</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>01-06-1377-43_2025</t>
+          <t>01-06-1377-43_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>01-06-1377-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>652</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>01-06-1377-43_2024</t>
+          <t>01-06-1377-43_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>01-06-1377-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>652</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>01-06-1379-43_2025</t>
+          <t>01-06-1379-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>01-06-1379-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>260</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>01-06-1379-43_2024</t>
+          <t>01-06-1379-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>01-06-1379-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>608</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>01-06-1382-43_2024</t>
+          <t>01-06-1382-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>01-06-1382-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.70825254,-90.51984437</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>440</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>01-06-1382-43_2025</t>
+          <t>01-06-1382-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>01-06-1382-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4391,64 +4391,64 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.70825254,-90.51984437</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>440</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>01-06-1383-43_2024</t>
+          <t>01-06-1383-43_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>01-06-1383-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.71062898,-90.45329877</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>01-06-1383-43_2025</t>
+          <t>01-06-1383-43_2024</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>01-06-1383-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.71062898,-90.45329877</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>01-06-1385-43_2025</t>
+          <t>01-06-1385-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>01-06-1385-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.69045876,-90.47849543</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>01-06-1385-43_2024</t>
+          <t>01-06-1385-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>01-06-1385-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.69045876,-90.47849543</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>01-06-1388-43_2025</t>
+          <t>01-06-1388-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>01-06-1388-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>01-06-1388-43_2024</t>
+          <t>01-06-1388-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>01-06-1388-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.76439654,-90.52589009</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>01-06-2627-43_2025</t>
+          <t>01-06-2627-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>01-06-2627-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.68656958,-90.4891599</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>408</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>01-06-2627-43_2024</t>
+          <t>01-06-2627-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>01-06-2627-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.67869998,-90.52352437</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>01-06-6450-43_2025</t>
+          <t>01-06-6450-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>01-06-6450-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>01-06-6450-43_2024</t>
+          <t>01-06-6450-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>01-06-6450-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>01-06-6451-43_2025</t>
+          <t>01-06-6451-43_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>01-06-6451-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>01-06-6451-43_2024</t>
+          <t>01-06-6451-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>01-06-6451-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>01-06-6456-43_2025</t>
+          <t>01-06-6456-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>01-06-6456-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.69396167,-90.49035618</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>364</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>01-06-6456-43_2024</t>
+          <t>01-06-6456-43_2025</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>01-06-6456-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>14.67869998,-90.52352437</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>140</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>01-06-7719-43_2025</t>
+          <t>01-06-7719-43_2024</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>01-06-7719-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.69367742,-90.4707814</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>183</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>01-06-7719-43_2024</t>
+          <t>01-06-7719-43_2025</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>01-06-7719-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>14.68388201,-90.51722655</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>421</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>01-06-8608-43_2025</t>
+          <t>01-06-8608-43_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>01-06-8608-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>01-06-8608-43_2024</t>
+          <t>01-06-8608-43_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>01-06-8608-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>01-06-8830-43_2024</t>
+          <t>01-06-8830-43_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>01-06-8830-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>358</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>01-06-8830-43_2025</t>
+          <t>01-06-8830-43_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>01-06-8830-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7196,64 +7196,64 @@
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S83" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>01-06-9824-43_2025</t>
+          <t>01-06-9824-43_2024</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>01-06-9824-43</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>01-06-9824-43_2024</t>
+          <t>01-06-9824-43_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>01-06-9824-43</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>412</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>01-06-9828-42_2025</t>
+          <t>01-06-9828-42_2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>01-06-9828-42</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>01-06-9828-42_2024</t>
+          <t>01-06-9828-42_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>01-06-9828-42</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>