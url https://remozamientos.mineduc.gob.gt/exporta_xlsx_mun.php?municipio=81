--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>299</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>01-06-0005-45_2025</t>
+          <t>01-06-0005-45_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>01-06-0005-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>01-06-0005-45_2024</t>
+          <t>01-06-0005-45_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>01-06-0005-45</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>371</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>01-06-0040-45_2024</t>
+          <t>01-06-0040-45_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>01-06-0040-45</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>357</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>01-06-0040-45_2025</t>
+          <t>01-06-0040-45_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>01-06-0040-45</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>281</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>01-06-0099-42_2025</t>
+          <t>01-06-0099-42_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>01-06-0099-42</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>598</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>01-06-0099-42_2024</t>
+          <t>01-06-0099-42_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>01-06-0099-42</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>153</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>01-06-0162-42_2024</t>
+          <t>01-06-0162-42_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>01-06-0162-42</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>201</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>01-06-0162-42_2025</t>
+          <t>01-06-0162-42_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>01-06-0162-42</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.68560942,-90.48851359</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>613</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>625</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>01-06-1361-42_2024</t>
+          <t>01-06-1361-42_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>01-06-1361-42</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>01-06-1361-42_2025</t>
+          <t>01-06-1361-42_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>01-06-1361-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.68611895,-90.48779734</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>01-06-1363-42_2024</t>
+          <t>01-06-1363-42_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>01-06-1363-42</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>01-06-1363-42_2025</t>
+          <t>01-06-1363-42_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>01-06-1363-42</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>236</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>01-06-1371-43_2024</t>
+          <t>01-06-1371-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>01-06-1371-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>01-06-1371-43_2025</t>
+          <t>01-06-1371-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>01-06-1371-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>334</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>01-06-1373-43_2025</t>
+          <t>01-06-1373-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>01-06-1373-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>601</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>01-06-1373-43_2024</t>
+          <t>01-06-1373-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>01-06-1373-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>601</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>01-06-1374-43_2025</t>
+          <t>01-06-1374-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>01-06-1374-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>550</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>512</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>01-06-1374-43_2024</t>
+          <t>01-06-1374-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>01-06-1374-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.68671442,-90.48767396</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>550</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>512</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>01-06-1375-43_2025</t>
+          <t>01-06-1375-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>01-06-1375-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>561</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>01-06-1375-43_2024</t>
+          <t>01-06-1375-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>01-06-1375-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.68611895,-90.48779734</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>522</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>01-06-1377-43_2024</t>
+          <t>01-06-1377-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>01-06-1377-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>652</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>01-06-1377-43_2025</t>
+          <t>01-06-1377-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>01-06-1377-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>652</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>01-06-1379-43_2024</t>
+          <t>01-06-1379-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>01-06-1379-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>260</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>01-06-1379-43_2025</t>
+          <t>01-06-1379-43_2024</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>01-06-1379-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>260</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>01-06-1380-43_2025</t>
+          <t>01-06-1380-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>01-06-1380-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>608</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>01-06-1380-43_2024</t>
+          <t>01-06-1380-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>01-06-1380-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.68551279,-90.48808702</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>608</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>01-06-1382-43_2025</t>
+          <t>01-06-1382-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>01-06-1382-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.70825254,-90.51984437</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>440</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>01-06-1382-43_2024</t>
+          <t>01-06-1382-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>01-06-1382-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.71062898,-90.45329877</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>01-06-1385-43_2024</t>
+          <t>01-06-1385-43_2025</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>01-06-1385-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.69045876,-90.47849543</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>01-06-1385-43_2025</t>
+          <t>01-06-1385-43_2024</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>01-06-1385-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.69045876,-90.47849543</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>01-06-1388-43_2024</t>
+          <t>01-06-1388-43_2025</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>01-06-1388-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>01-06-1388-43_2025</t>
+          <t>01-06-1388-43_2024</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>01-06-1388-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.76439654,-90.52589009</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>01-06-2627-43_2024</t>
+          <t>01-06-2627-43_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>01-06-2627-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.68656958,-90.4891599</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>408</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>01-06-2627-43_2025</t>
+          <t>01-06-2627-43_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>01-06-2627-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.67869998,-90.52352437</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>410</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>01-06-6450-43_2024</t>
+          <t>01-06-6450-43_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>01-06-6450-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>01-06-6450-43_2025</t>
+          <t>01-06-6450-43_2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>01-06-6450-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>14.69633279,-90.46186037</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>293</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>01-06-6451-43_2024</t>
+          <t>01-06-6451-43_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>01-06-6451-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>01-06-6451-43_2025</t>
+          <t>01-06-6451-43_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>01-06-6451-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>01-06-6456-43_2024</t>
+          <t>01-06-6456-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>01-06-6456-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>14.69396167,-90.49035618</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>364</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>01-06-6456-43_2025</t>
+          <t>01-06-6456-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>01-06-6456-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>14.67869998,-90.52352437</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>140</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>01-06-7719-43_2024</t>
+          <t>01-06-7719-43_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>01-06-7719-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.69367742,-90.4707814</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>183</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>01-06-7719-43_2025</t>
+          <t>01-06-7719-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>01-06-7719-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.69367742,-90.4707814</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>183</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>01-06-8416-45_2025</t>
+          <t>01-06-8416-45_2024</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>01-06-8416-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.68510451,-90.49110852</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>01-06-8416-45_2024</t>
+          <t>01-06-8416-45_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>01-06-8416-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>14.68388201,-90.51722655</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>421</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>01-06-8608-43_2024</t>
+          <t>01-06-8608-43_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>01-06-8608-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>01-06-8608-43_2025</t>
+          <t>01-06-8608-43_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>01-06-8608-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>01-06-8830-43_2025</t>
+          <t>01-06-8830-43_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>01-06-8830-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>14.70218004,-90.49855299</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>358</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>01-06-8830-43_2024</t>
+          <t>01-06-8830-43_2025</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>01-06-8830-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7196,64 +7196,64 @@
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>14.6759802,-90.5325044</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S83" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>01-06-9824-43_2024</t>
+          <t>01-06-9824-43_2025</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>01-06-9824-43</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>01-06-9824-43_2025</t>
+          <t>01-06-9824-43_2024</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>01-06-9824-43</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>412</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>01-06-9828-42_2024</t>
+          <t>01-06-9828-42_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>01-06-9828-42</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>01-06-9828-42_2025</t>
+          <t>01-06-9828-42_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>01-06-9828-42</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>