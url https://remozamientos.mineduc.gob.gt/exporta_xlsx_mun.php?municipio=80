--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>01-05-0007-43_2025</t>
+          <t>01-05-0007-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>01-05-0007-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>01-05-0007-43_2024</t>
+          <t>01-05-0007-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>01-05-0007-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>73</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>01-05-0088-43_2024</t>
+          <t>01-05-0088-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>01-05-0088-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>01-05-0088-43_2025</t>
+          <t>01-05-0088-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>01-05-0088-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.62877233,-90.34494021</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>16</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>01-05-8335-45_2025</t>
+          <t>01-05-8335-45_2024</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>01-05-8335-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>118</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>01-05-8335-45_2024</t>
+          <t>01-05-8335-45_2025</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>01-05-8335-45</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.64822639,-90.3819909</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>01-05-9105-43_2025</t>
+          <t>01-05-9105-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>01-05-9105-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.62936142,-90.33253918</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>01-05-9105-43_2024</t>
+          <t>01-05-9105-43_2025</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>01-05-9105-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>