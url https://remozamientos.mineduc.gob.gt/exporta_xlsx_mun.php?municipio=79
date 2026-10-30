--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>632</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>01-04-0003-46_2025</t>
+          <t>01-04-0003-46_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>01-04-0003-46</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>537</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>01-04-0003-46_2024</t>
+          <t>01-04-0003-46_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>01-04-0003-46</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>01-04-1313-43_2025</t>
+          <t>01-04-1313-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>01-04-1313-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.76073986,-90.3731009</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>281</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>01-04-1313-43_2024</t>
+          <t>01-04-1313-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>01-04-1313-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.81862008,-90.35724393</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>01-04-1317-43_2024</t>
+          <t>01-04-1317-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>01-04-1317-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.80238686,-90.35885484</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>01-04-1317-43_2025</t>
+          <t>01-04-1317-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>01-04-1317-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.81862008,-90.35724393</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>11</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>01-04-7487-42_2024</t>
+          <t>01-04-7487-42_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>01-04-7487-42</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.78100689,-90.37906587</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>01-04-7487-42_2025</t>
+          <t>01-04-7487-42_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>01-04-7487-42</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>