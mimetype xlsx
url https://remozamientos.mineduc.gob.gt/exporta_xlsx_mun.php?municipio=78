--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>01-03-1289-43_2025</t>
+          <t>01-03-1289-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>01-03-1289-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.57946436,-90.27867574</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>01-03-1289-43_2024</t>
+          <t>01-03-1289-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>01-03-1289-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.50112258,-90.33834165</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>01-03-1292-43_2024</t>
+          <t>01-03-1292-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>01-03-1292-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.56127201,-90.42610202</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>343</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>01-03-1292-43_2025</t>
+          <t>01-03-1292-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>01-03-1292-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.53274195,-90.38604799</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>388</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>01-03-1294-43_2025</t>
+          <t>01-03-1294-43_2024</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>01-03-1294-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>435</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>01-03-1294-43_2024</t>
+          <t>01-03-1294-43_2025</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>01-03-1294-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.57247336,-90.34262705</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>01-03-1299-43_2025</t>
+          <t>01-03-1299-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>01-03-1299-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>01-03-1299-43_2024</t>
+          <t>01-03-1299-43_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>01-03-1299-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.54637939,-90.41226549</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>712</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>01-03-2842-43_2025</t>
+          <t>01-03-2842-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>01-03-2842-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.58660692,-90.31038665</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>01-03-2842-43_2024</t>
+          <t>01-03-2842-43_2025</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>01-03-2842-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>263</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>01-03-6550-43_2025</t>
+          <t>01-03-6550-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>01-03-6550-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.54928926,-90.41655143</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>850</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>01-03-6550-43_2024</t>
+          <t>01-03-6550-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>01-03-6550-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>01-03-7515-45_2024</t>
+          <t>01-03-7515-45_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>01-03-7515-45</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>63</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>72</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>01-03-7515-45_2025</t>
+          <t>01-03-7515-45_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>01-03-7515-45</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.59167108,-90.3218329</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>01-03-8000-43_2025</t>
+          <t>01-03-8000-43_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>01-03-8000-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.54685398,-90.41716649</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>638</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>01-03-8000-43_2024</t>
+          <t>01-03-8000-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>01-03-8000-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>122</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>01-03-9223-43_2024</t>
+          <t>01-03-9223-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>01-03-9223-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>751</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>01-03-9223-43_2025</t>
+          <t>01-03-9223-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>01-03-9223-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>