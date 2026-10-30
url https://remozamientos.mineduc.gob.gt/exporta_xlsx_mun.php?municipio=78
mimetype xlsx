--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>01-03-0030-45_2025</t>
+          <t>01-03-0030-45_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>01-03-0030-45</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>01-03-0030-45_2024</t>
+          <t>01-03-0030-45_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>01-03-0030-45</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>01-03-0083-43_2025</t>
+          <t>01-03-0083-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>01-03-0083-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>01-03-0083-43_2024</t>
+          <t>01-03-0083-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>01-03-0083-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>01-03-1278-42_2024</t>
+          <t>01-03-1278-42_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>01-03-1278-42</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.54574061,-90.4108633</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>278</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>01-03-1278-42_2025</t>
+          <t>01-03-1278-42_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>01-03-1278-42</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>01-03-1289-43_2024</t>
+          <t>01-03-1289-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>01-03-1289-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.57946436,-90.27867574</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>01-03-1289-43_2025</t>
+          <t>01-03-1289-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>01-03-1289-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.56127201,-90.42610202</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>343</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>01-03-1293-43_2024</t>
+          <t>01-03-1293-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>01-03-1293-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.53274195,-90.38604799</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>388</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>01-03-1293-43_2025</t>
+          <t>01-03-1293-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>01-03-1293-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>14.53274195,-90.38604799</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>388</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>01-03-1294-43_2024</t>
+          <t>01-03-1294-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>01-03-1294-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>435</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>01-03-1294-43_2025</t>
+          <t>01-03-1294-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>01-03-1294-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>435</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>01-03-1295-43_2025</t>
+          <t>01-03-1295-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>01-03-1295-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>118</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>01-03-1295-43_2024</t>
+          <t>01-03-1295-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>01-03-1295-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.57247336,-90.34262705</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>01-03-1299-43_2024</t>
+          <t>01-03-1299-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>01-03-1299-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>368</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>01-03-1299-43_2025</t>
+          <t>01-03-1299-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>01-03-1299-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.54637939,-90.41226549</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>712</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>01-03-2842-43_2024</t>
+          <t>01-03-2842-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>01-03-2842-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.58660692,-90.31038665</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>510</v>
+        <v>509</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>01-03-2842-43_2025</t>
+          <t>01-03-2842-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>01-03-2842-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>263</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>01-03-6550-43_2024</t>
+          <t>01-03-6550-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>01-03-6550-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.54928926,-90.41655143</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>850</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>01-03-6550-43_2025</t>
+          <t>01-03-6550-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>01-03-6550-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.52768698,-90.41515105</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>93</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>01-03-7056-45_2025</t>
+          <t>01-03-7056-45_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>01-03-7056-45</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -4646,64 +4646,64 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>01-03-7056-45_2024</t>
+          <t>01-03-7056-45_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>01-03-7056-45</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.59167108,-90.3218329</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>01-03-8000-43_2024</t>
+          <t>01-03-8000-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>01-03-8000-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>14.54685398,-90.41716649</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>638</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>01-03-8000-43_2025</t>
+          <t>01-03-8000-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>01-03-8000-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>