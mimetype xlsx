--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.6245807,-90.52954893</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>00-03-0338-43_2024</t>
+          <t>00-03-0338-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>00-03-0338-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.6245807,-90.52954893</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>00-03-0338-43_2025</t>
+          <t>00-03-0338-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>00-03-0338-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.62747045,-90.52425643</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>232</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>00-03-0341-43_2025</t>
+          <t>00-03-0341-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>00-03-0341-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.61734679,-90.5322434</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>00-03-0341-43_2024</t>
+          <t>00-03-0341-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>00-03-0341-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.61734679,-90.5322434</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>139</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>00-03-0343-43_2025</t>
+          <t>00-03-0343-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>00-03-0343-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.61734679,-90.5322434</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>398</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>00-03-0343-43_2024</t>
+          <t>00-03-0343-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>00-03-0343-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.62375658,-90.49822855</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>256</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>00-05-0408-43_2024</t>
+          <t>00-05-0408-43_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>00-05-0408-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.62249361,-90.50379034</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>230</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>00-05-0408-43_2025</t>
+          <t>00-05-0408-43_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>00-05-0408-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.62685883,-90.49234762</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>00-05-0448-45_2024</t>
+          <t>00-05-0448-45_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>00-05-0448-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>14.61486348,-90.50433977</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>529</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>00-05-0448-45_2025</t>
+          <t>00-05-0448-45_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>00-05-0448-45</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7281,64 +7281,64 @@
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S84" s="1" t="n">
         <v>103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>00-06-0460-42_2024</t>
+          <t>00-06-0460-42_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>00-06-0460-42</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7366,64 +7366,64 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>14.67321736,-90.48456259</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
         <v>167</v>
       </c>
       <c r="S85" s="1" t="n">
         <v>139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>00-06-0460-42_2025</t>
+          <t>00-06-0460-42_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>00-06-0460-42</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>14.65602826,-90.49565277</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>00-06-0479-43_2025</t>
+          <t>00-06-0479-43_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>00-06-0479-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>14.65895539,-90.48935412</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>523</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>00-06-0479-43_2024</t>
+          <t>00-06-0479-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>00-06-0479-43</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>14.66672901,-90.48356012</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>223</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>00-06-0486-43_2025</t>
+          <t>00-06-0486-43_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>00-06-0486-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8726,64 +8726,64 @@
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>14.67348258,-90.48432121</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S101" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>00-06-0486-43_2024</t>
+          <t>00-06-0486-43_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>00-06-0486-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8896,64 +8896,64 @@
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
         <v>252</v>
       </c>
       <c r="S103" s="1" t="n">
         <v>264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>00-06-0489-43_2024</t>
+          <t>00-06-0489-43_2025</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>00-06-0489-43</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -8981,64 +8981,64 @@
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>14.66672901,-90.48356012</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
         <v>244</v>
       </c>
       <c r="S104" s="1" t="n">
         <v>240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>00-06-0489-43_2025</t>
+          <t>00-06-0489-43_2024</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>00-06-0489-43</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>14.66672901,-90.48356012</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>244</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>00-06-0490-43_2025</t>
+          <t>00-06-0490-43_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>00-06-0490-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9151,64 +9151,64 @@
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>14.64801239,-90.50235637</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S106" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>00-06-0490-43_2024</t>
+          <t>00-06-0490-43_2025</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>00-06-0490-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9321,64 +9321,64 @@
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>14.65742342,-90.49037218</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
         <v>436</v>
       </c>
       <c r="S108" s="1" t="n">
         <v>429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>00-06-0492-43_2024</t>
+          <t>00-06-0492-43_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>00-06-0492-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9406,64 +9406,64 @@
       <c r="N109" s="2" t="inlineStr">
         <is>
           <t>14.63262248,-90.49740174</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
         <v>204</v>
       </c>
       <c r="S109" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>00-06-0492-43_2025</t>
+          <t>00-06-0492-43_2024</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>00-06-0492-43</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9576,64 +9576,64 @@
       <c r="N111" s="2" t="inlineStr">
         <is>
           <t>14.67348258,-90.48432121</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
         <v>292</v>
       </c>
       <c r="S111" s="1" t="n">
         <v>260</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>00-06-0495-43_2024</t>
+          <t>00-06-0495-43_2025</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>00-06-0495-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -9661,64 +9661,64 @@
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>14.66516639,-90.4916874</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
         <v>200</v>
       </c>
       <c r="S112" s="1" t="n">
         <v>176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>00-06-0495-43_2025</t>
+          <t>00-06-0495-43_2024</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>00-06-0495-43</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>14.63588336,-90.49071668</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>00-06-0500-43_2024</t>
+          <t>00-06-0500-43_2025</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>00-06-0500-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>14.65891892,-90.49959212</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>194</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>00-06-0500-43_2025</t>
+          <t>00-06-0500-43_2024</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>00-06-0500-43</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10171,64 +10171,64 @@
       <c r="N118" s="2" t="inlineStr">
         <is>
           <t>14.65891892,-90.49959212</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
         <v>194</v>
       </c>
       <c r="S118" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>00-06-0520-45_2024</t>
+          <t>00-06-0520-45_2025</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>00-06-0520-45</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10256,64 +10256,64 @@
       <c r="N119" s="2" t="inlineStr">
         <is>
           <t>14.66229423,-90.49783643</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
         <v>876</v>
       </c>
       <c r="S119" s="1" t="n">
         <v>1055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>00-06-0520-45_2025</t>
+          <t>00-06-0520-45_2024</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>00-06-0520-45</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10511,64 +10511,64 @@
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>14.63588336,-90.49071668</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S122" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>00-06-4197-43_2025</t>
+          <t>00-06-4197-43_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>00-06-4197-43</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -10596,64 +10596,64 @@
       <c r="N123" s="2" t="inlineStr">
         <is>
           <t>14.65891892,-90.49959212</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S123" s="1" t="n">
         <v>95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>00-06-4197-43_2024</t>
+          <t>00-06-4197-43_2025</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>00-06-4197-43</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11021,64 +11021,64 @@
       <c r="N128" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O128" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q128" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R128" s="1" t="n">
         <v>189</v>
       </c>
       <c r="S128" s="1" t="n">
         <v>178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>00-07-0006-45_2024</t>
+          <t>00-07-0006-45_2025</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>00-07-0006-45</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11106,64 +11106,64 @@
       <c r="N129" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
         <v>218</v>
       </c>
       <c r="S129" s="1" t="n">
         <v>211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>00-07-0006-45_2025</t>
+          <t>00-07-0006-45_2024</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>00-07-0006-45</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11446,64 +11446,64 @@
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S133" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>00-07-0011-42_2024</t>
+          <t>00-07-0011-42_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>00-07-0011-42</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11531,64 +11531,64 @@
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>14.65914533,-90.52985699</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S134" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>00-07-0011-42_2025</t>
+          <t>00-07-0011-42_2024</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>00-07-0011-42</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11786,64 +11786,64 @@
       <c r="N137" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S137" s="1" t="n">
         <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>00-07-0529-42_2025</t>
+          <t>00-07-0529-42_2024</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>00-07-0529-42</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -11871,64 +11871,64 @@
       <c r="N138" s="2" t="inlineStr">
         <is>
           <t>14.63224973,-90.55588909</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
         <v>199</v>
       </c>
       <c r="S138" s="1" t="n">
         <v>183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>00-07-0529-42_2024</t>
+          <t>00-07-0529-42_2025</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>00-07-0529-42</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12296,64 +12296,64 @@
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S143" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>00-07-0534-42_2024</t>
+          <t>00-07-0534-42_2025</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>00-07-0534-42</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12381,64 +12381,64 @@
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>14.6495312,-90.53183134</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
         <v>154</v>
       </c>
       <c r="S144" s="1" t="n">
         <v>150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>00-07-0534-42_2025</t>
+          <t>00-07-0534-42_2024</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>00-07-0534-42</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12636,64 +12636,64 @@
       <c r="N147" s="2" t="inlineStr">
         <is>
           <t>14.62946517,-90.53720884</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
         <v>22</v>
       </c>
       <c r="S147" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>00-07-0541-42_2025</t>
+          <t>00-07-0541-42_2024</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>00-07-0541-42</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -12721,64 +12721,64 @@
       <c r="N148" s="2" t="inlineStr">
         <is>
           <t>14.65863111,-90.52917018</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S148" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>00-07-0541-42_2024</t>
+          <t>00-07-0541-42_2025</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>00-07-0541-42</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -13656,64 +13656,64 @@
       <c r="N159" s="2" t="inlineStr">
         <is>
           <t>14.62552098,-90.54649162</t>
         </is>
       </c>
       <c r="O159" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q159" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R159" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S159" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>00-07-0578-43_2025</t>
+          <t>00-07-0578-43_2024</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>00-07-0578-43</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -13741,64 +13741,64 @@
       <c r="N160" s="2" t="inlineStr">
         <is>
           <t>14.6281302,-90.54274977</t>
         </is>
       </c>
       <c r="O160" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q160" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R160" s="1" t="n">
         <v>199</v>
       </c>
       <c r="S160" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>00-07-0578-43_2024</t>
+          <t>00-07-0578-43_2025</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>00-07-0578-43</t>
         </is>
       </c>
       <c r="D161" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -14591,64 +14591,64 @@
       <c r="N170" s="2" t="inlineStr">
         <is>
           <t>14.64469492,-90.53850393</t>
         </is>
       </c>
       <c r="O170" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q170" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R170" s="1" t="n">
         <v>350</v>
       </c>
       <c r="S170" s="1" t="n">
         <v>344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>00-07-0594-43_2024</t>
+          <t>00-07-0594-43_2025</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>00-07-0594-43</t>
         </is>
       </c>
       <c r="D171" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -14676,64 +14676,64 @@
       <c r="N171" s="2" t="inlineStr">
         <is>
           <t>14.67051311,-90.5229699</t>
         </is>
       </c>
       <c r="O171" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q171" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R171" s="1" t="n">
         <v>170</v>
       </c>
       <c r="S171" s="1" t="n">
         <v>189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>00-07-0594-43_2025</t>
+          <t>00-07-0594-43_2024</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>00-07-0594-43</t>
         </is>
       </c>
       <c r="D172" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -15016,64 +15016,64 @@
       <c r="N175" s="2" t="inlineStr">
         <is>
           <t>14.62502679,-90.54541337</t>
         </is>
       </c>
       <c r="O175" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P175" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q175" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R175" s="1" t="n">
         <v>239</v>
       </c>
       <c r="S175" s="1" t="n">
         <v>203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>00-07-0597-43_2024</t>
+          <t>00-07-0597-43_2025</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>00-07-0597-43</t>
         </is>
       </c>
       <c r="D176" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -15101,64 +15101,64 @@
       <c r="N176" s="2" t="inlineStr">
         <is>
           <t>14.65863111,-90.52917018</t>
         </is>
       </c>
       <c r="O176" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q176" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R176" s="1" t="n">
         <v>415</v>
       </c>
       <c r="S176" s="1" t="n">
         <v>415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>00-07-0597-43_2025</t>
+          <t>00-07-0597-43_2024</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>00-07-0597-43</t>
         </is>
       </c>
       <c r="D177" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -15356,64 +15356,64 @@
       <c r="N179" s="2" t="inlineStr">
         <is>
           <t>14.63989411,-90.5653779</t>
         </is>
       </c>
       <c r="O179" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q179" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R179" s="1" t="n">
         <v>229</v>
       </c>
       <c r="S179" s="1" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>00-07-0632-43_2025</t>
+          <t>00-07-0632-43_2024</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>00-07-0632-43</t>
         </is>
       </c>
       <c r="D180" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -15441,64 +15441,64 @@
       <c r="N180" s="2" t="inlineStr">
         <is>
           <t>14.64469492,-90.53850393</t>
         </is>
       </c>
       <c r="O180" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P180" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q180" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R180" s="1" t="n">
         <v>214</v>
       </c>
       <c r="S180" s="1" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>00-07-0632-43_2024</t>
+          <t>00-07-0632-43_2025</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>00-07-0632-43</t>
         </is>
       </c>
       <c r="D181" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -17736,64 +17736,64 @@
       <c r="N207" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O207" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P207" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q207" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R207" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S207" s="1" t="n">
         <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="n">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>00-11-0811-43_2024</t>
+          <t>00-11-0811-43_2025</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>00-11-0811-43</t>
         </is>
       </c>
       <c r="D208" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -17821,64 +17821,64 @@
       <c r="N208" s="2" t="inlineStr">
         <is>
           <t>14.61711979,-90.55456724</t>
         </is>
       </c>
       <c r="O208" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q208" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R208" s="1" t="n">
         <v>354</v>
       </c>
       <c r="S208" s="1" t="n">
         <v>351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="n">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>00-11-0811-43_2025</t>
+          <t>00-11-0811-43_2024</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>00-11-0811-43</t>
         </is>
       </c>
       <c r="D209" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -18076,64 +18076,64 @@
       <c r="N211" s="2" t="inlineStr">
         <is>
           <t>14.61699601,-90.54247259</t>
         </is>
       </c>
       <c r="O211" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q211" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R211" s="1" t="n">
         <v>178</v>
       </c>
       <c r="S211" s="1" t="n">
         <v>174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="n">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>00-11-0814-43_2025</t>
+          <t>00-11-0814-43_2024</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>00-11-0814-43</t>
         </is>
       </c>
       <c r="D212" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -18161,64 +18161,64 @@
       <c r="N212" s="2" t="inlineStr">
         <is>
           <t>14.61699601,-90.54247259</t>
         </is>
       </c>
       <c r="O212" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q212" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R212" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S212" s="1" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="n">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
-          <t>00-11-0814-43_2024</t>
+          <t>00-11-0814-43_2025</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>00-11-0814-43</t>
         </is>
       </c>
       <c r="D213" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -18246,64 +18246,64 @@
       <c r="N213" s="2" t="inlineStr">
         <is>
           <t>14.61699601,-90.54247259</t>
         </is>
       </c>
       <c r="O213" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P213" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q213" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R213" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S213" s="1" t="n">
         <v>227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="n">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>00-11-0815-43_2025</t>
+          <t>00-11-0815-43_2024</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>00-11-0815-43</t>
         </is>
       </c>
       <c r="D214" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -18331,64 +18331,64 @@
       <c r="N214" s="2" t="inlineStr">
         <is>
           <t>14.61711979,-90.55456724</t>
         </is>
       </c>
       <c r="O214" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q214" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R214" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S214" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="n">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
-          <t>00-11-0815-43_2024</t>
+          <t>00-11-0815-43_2025</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
           <t>00-11-0815-43</t>
         </is>
       </c>
       <c r="D215" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -19351,64 +19351,64 @@
       <c r="N226" s="2" t="inlineStr">
         <is>
           <t>14.56747061,-90.5452189</t>
         </is>
       </c>
       <c r="O226" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q226" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R226" s="1" t="n">
         <v>115</v>
       </c>
       <c r="S226" s="1" t="n">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="n">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>00-12-0900-45_2025</t>
+          <t>00-12-0900-45_2024</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
           <t>00-12-0900-45</t>
         </is>
       </c>
       <c r="D227" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -19436,64 +19436,64 @@
       <c r="N227" s="2" t="inlineStr">
         <is>
           <t>14.58632351,-90.5459513</t>
         </is>
       </c>
       <c r="O227" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P227" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q227" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R227" s="1" t="n">
         <v>716</v>
       </c>
       <c r="S227" s="1" t="n">
         <v>724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="n">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>00-12-0900-45_2024</t>
+          <t>00-12-0900-45_2025</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>00-12-0900-45</t>
         </is>
       </c>
       <c r="D228" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -19691,64 +19691,64 @@
       <c r="N230" s="2" t="inlineStr">
         <is>
           <t>14.60384504,-90.54055071</t>
         </is>
       </c>
       <c r="O230" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q230" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R230" s="1" t="n">
         <v>304</v>
       </c>
       <c r="S230" s="1" t="n">
         <v>311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="n">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>00-12-2279-43_2024</t>
+          <t>00-12-2279-43_2025</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>00-12-2279-43</t>
         </is>
       </c>
       <c r="D231" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -19776,64 +19776,64 @@
       <c r="N231" s="2" t="inlineStr">
         <is>
           <t>14.59503492,-90.54754296</t>
         </is>
       </c>
       <c r="O231" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q231" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R231" s="1" t="n">
         <v>295</v>
       </c>
       <c r="S231" s="1" t="n">
         <v>316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="n">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>00-12-2279-43_2025</t>
+          <t>00-12-2279-43_2024</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>00-12-2279-43</t>
         </is>
       </c>
       <c r="D232" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -20116,64 +20116,64 @@
       <c r="N235" s="2" t="inlineStr">
         <is>
           <t>14.55313536,-90.55910162</t>
         </is>
       </c>
       <c r="O235" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q235" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R235" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S235" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="n">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>00-12-7422-43_2024</t>
+          <t>00-12-7422-43_2025</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>00-12-7422-43</t>
         </is>
       </c>
       <c r="D236" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -20201,64 +20201,64 @@
       <c r="N236" s="2" t="inlineStr">
         <is>
           <t>14.54242439,-90.54366893</t>
         </is>
       </c>
       <c r="O236" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q236" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R236" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S236" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="n">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>00-12-7422-43_2025</t>
+          <t>00-12-7422-43_2024</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>00-12-7422-43</t>
         </is>
       </c>
       <c r="D237" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22156,64 +22156,64 @@
       <c r="N259" s="2" t="inlineStr">
         <is>
           <t>14.60108439,-90.49737996</t>
         </is>
       </c>
       <c r="O259" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P259" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q259" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R259" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S259" s="1" t="n">
         <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="n">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>00-15-0981-46_2024</t>
+          <t>00-15-0981-46_2025</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>00-15-0981-46</t>
         </is>
       </c>
       <c r="D260" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22241,64 +22241,64 @@
       <c r="N260" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O260" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q260" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R260" s="1" t="n">
         <v>289</v>
       </c>
       <c r="S260" s="1" t="n">
         <v>292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="n">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>00-15-0981-46_2025</t>
+          <t>00-15-0981-46_2024</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>00-15-0981-46</t>
         </is>
       </c>
       <c r="D261" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22326,64 +22326,64 @@
       <c r="N261" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O261" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q261" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R261" s="1" t="n">
         <v>289</v>
       </c>
       <c r="S261" s="1" t="n">
         <v>292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="n">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>00-16-0012-43_2025</t>
+          <t>00-16-0012-43_2024</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>00-16-0012-43</t>
         </is>
       </c>
       <c r="D262" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22411,64 +22411,64 @@
       <c r="N262" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O262" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P262" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q262" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R262" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S262" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="n">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
-          <t>00-16-0012-43_2024</t>
+          <t>00-16-0012-43_2025</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
           <t>00-16-0012-43</t>
         </is>
       </c>
       <c r="D263" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22496,64 +22496,64 @@
       <c r="N263" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O263" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P263" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q263" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R263" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S263" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="n">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>00-16-0015-43_2025</t>
+          <t>00-16-0015-43_2024</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>00-16-0015-43</t>
         </is>
       </c>
       <c r="D264" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22581,64 +22581,64 @@
       <c r="N264" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O264" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P264" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q264" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R264" s="1" t="n">
         <v>425</v>
       </c>
       <c r="S264" s="1" t="n">
         <v>374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="n">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
-          <t>00-16-0015-43_2024</t>
+          <t>00-16-0015-43_2025</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
           <t>00-16-0015-43</t>
         </is>
       </c>
       <c r="D265" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E265" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F265" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -22921,64 +22921,64 @@
       <c r="N268" s="2" t="inlineStr">
         <is>
           <t>14.63087508,-90.48545468</t>
         </is>
       </c>
       <c r="O268" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P268" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q268" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R268" s="1" t="n">
         <v>116</v>
       </c>
       <c r="S268" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="n">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
-          <t>00-16-7464-43_2025</t>
+          <t>00-16-7464-43_2024</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>00-16-7464-43</t>
         </is>
       </c>
       <c r="D269" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -23006,64 +23006,64 @@
       <c r="N269" s="2" t="inlineStr">
         <is>
           <t>14.62008583,-90.47818262</t>
         </is>
       </c>
       <c r="O269" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P269" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q269" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R269" s="1" t="n">
         <v>326</v>
       </c>
       <c r="S269" s="1" t="n">
         <v>331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="n">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
-          <t>00-16-7464-43_2024</t>
+          <t>00-16-7464-43_2025</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
           <t>00-16-7464-43</t>
         </is>
       </c>
       <c r="D270" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -23346,64 +23346,64 @@
       <c r="N273" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O273" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P273" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q273" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R273" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S273" s="1" t="n">
         <v>88</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="n">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
-          <t>00-17-0031-43_2025</t>
+          <t>00-17-0031-43_2024</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
           <t>00-17-0031-43</t>
         </is>
       </c>
       <c r="D274" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -23431,64 +23431,64 @@
       <c r="N274" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O274" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P274" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q274" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R274" s="1" t="n">
         <v>213</v>
       </c>
       <c r="S274" s="1" t="n">
         <v>181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="n">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
-          <t>00-17-0031-43_2024</t>
+          <t>00-17-0031-43_2025</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
           <t>00-17-0031-43</t>
         </is>
       </c>
       <c r="D275" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -23771,64 +23771,64 @@
       <c r="N278" s="2" t="inlineStr">
         <is>
           <t>14.64566804,-90.45987152</t>
         </is>
       </c>
       <c r="O278" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P278" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q278" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R278" s="1" t="n">
         <v>319</v>
       </c>
       <c r="S278" s="1" t="n">
         <v>325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="n">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
-          <t>00-17-3145-43_2025</t>
+          <t>00-17-3145-43_2024</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
           <t>00-17-3145-43</t>
         </is>
       </c>
       <c r="D279" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -23856,64 +23856,64 @@
       <c r="N279" s="2" t="inlineStr">
         <is>
           <t>14.64233367,-90.41173434</t>
         </is>
       </c>
       <c r="O279" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P279" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q279" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R279" s="1" t="n">
         <v>275</v>
       </c>
       <c r="S279" s="1" t="n">
         <v>247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="n">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
-          <t>00-17-3145-43_2024</t>
+          <t>00-17-3145-43_2025</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
           <t>00-17-3145-43</t>
         </is>
       </c>
       <c r="D280" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24196,64 +24196,64 @@
       <c r="N283" s="2" t="inlineStr">
         <is>
           <t>14.64780739,-90.43423296</t>
         </is>
       </c>
       <c r="O283" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P283" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q283" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R283" s="1" t="n">
         <v>297</v>
       </c>
       <c r="S283" s="1" t="n">
         <v>304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="n">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
-          <t>00-17-7482-43_2025</t>
+          <t>00-17-7482-43_2024</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
           <t>00-17-7482-43</t>
         </is>
       </c>
       <c r="D284" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24281,64 +24281,64 @@
       <c r="N284" s="2" t="inlineStr">
         <is>
           <t>14.6555402,-90.41830543</t>
         </is>
       </c>
       <c r="O284" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P284" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q284" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R284" s="1" t="n">
         <v>224</v>
       </c>
       <c r="S284" s="1" t="n">
         <v>216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="n">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
-          <t>00-17-7482-43_2024</t>
+          <t>00-17-7482-43_2025</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
           <t>00-17-7482-43</t>
         </is>
       </c>
       <c r="D285" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24706,64 +24706,64 @@
       <c r="N289" s="2" t="inlineStr">
         <is>
           <t>14.63965079,-90.48443921</t>
         </is>
       </c>
       <c r="O289" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P289" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q289" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R289" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S289" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="n">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t>00-17-7489-43_2024</t>
+          <t>00-17-7489-43_2025</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
           <t>00-17-7489-43</t>
         </is>
       </c>
       <c r="D290" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24791,64 +24791,64 @@
       <c r="N290" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O290" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P290" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q290" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R290" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S290" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="n">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t>00-17-7489-43_2025</t>
+          <t>00-17-7489-43_2024</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>00-17-7489-43</t>
         </is>
       </c>
       <c r="D291" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24876,64 +24876,64 @@
       <c r="N291" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O291" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P291" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q291" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R291" s="1" t="n">
         <v>98</v>
       </c>
       <c r="S291" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="n">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t>00-17-7490-43_2024</t>
+          <t>00-17-7490-43_2025</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
           <t>00-17-7490-43</t>
         </is>
       </c>
       <c r="D292" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -24961,64 +24961,64 @@
       <c r="N292" s="2" t="inlineStr">
         <is>
           <t>14.61654976,-90.41210968</t>
         </is>
       </c>
       <c r="O292" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P292" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q292" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R292" s="1" t="n">
         <v>691</v>
       </c>
       <c r="S292" s="1" t="n">
         <v>641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="n">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>00-17-7490-43_2025</t>
+          <t>00-17-7490-43_2024</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>00-17-7490-43</t>
         </is>
       </c>
       <c r="D293" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -26491,64 +26491,64 @@
       <c r="N310" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O310" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P310" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q310" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R310" s="1" t="n">
         <v>539</v>
       </c>
       <c r="S310" s="1" t="n">
         <v>514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="n">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>00-18-0174-43_2025</t>
+          <t>00-18-0174-43_2024</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
           <t>00-18-0174-43</t>
         </is>
       </c>
       <c r="D311" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E311" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -26576,64 +26576,64 @@
       <c r="N311" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O311" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P311" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q311" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R311" s="1" t="n">
         <v>233</v>
       </c>
       <c r="S311" s="1" t="n">
         <v>238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="n">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t>00-18-0174-43_2024</t>
+          <t>00-18-0174-43_2025</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
           <t>00-18-0174-43</t>
         </is>
       </c>
       <c r="D312" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -27426,64 +27426,64 @@
       <c r="N321" s="2" t="inlineStr">
         <is>
           <t>14.67099533,-90.4580388</t>
         </is>
       </c>
       <c r="O321" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P321" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q321" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R321" s="1" t="n">
         <v>605</v>
       </c>
       <c r="S321" s="1" t="n">
         <v>574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="n">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t>00-18-1056-45_2024</t>
+          <t>00-18-1056-45_2025</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
           <t>00-18-1056-45</t>
         </is>
       </c>
       <c r="D322" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -27511,64 +27511,64 @@
       <c r="N322" s="2" t="inlineStr">
         <is>
           <t>14.67099533,-90.4580388</t>
         </is>
       </c>
       <c r="O322" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P322" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q322" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R322" s="1" t="n">
         <v>363</v>
       </c>
       <c r="S322" s="1" t="n">
         <v>303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="n">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
-          <t>00-18-1056-45_2025</t>
+          <t>00-18-1056-45_2024</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
           <t>00-18-1056-45</t>
         </is>
       </c>
       <c r="D323" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -27596,64 +27596,64 @@
       <c r="N323" s="2" t="inlineStr">
         <is>
           <t>14.67099533,-90.4580388</t>
         </is>
       </c>
       <c r="O323" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P323" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q323" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R323" s="1" t="n">
         <v>363</v>
       </c>
       <c r="S323" s="1" t="n">
         <v>303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="n">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
-          <t>00-18-1057-45_2024</t>
+          <t>00-18-1057-45_2025</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
           <t>00-18-1057-45</t>
         </is>
       </c>
       <c r="D324" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -27681,64 +27681,64 @@
       <c r="N324" s="2" t="inlineStr">
         <is>
           <t>14.65327867,-90.44260196</t>
         </is>
       </c>
       <c r="O324" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P324" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q324" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R324" s="1" t="n">
         <v>612</v>
       </c>
       <c r="S324" s="1" t="n">
         <v>603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="n">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
-          <t>00-18-1057-45_2025</t>
+          <t>00-18-1057-45_2024</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
           <t>00-18-1057-45</t>
         </is>
       </c>
       <c r="D325" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28021,64 +28021,64 @@
       <c r="N328" s="2" t="inlineStr">
         <is>
           <t>14.65327867,-90.44260196</t>
         </is>
       </c>
       <c r="O328" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P328" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q328" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R328" s="1" t="n">
         <v>640</v>
       </c>
       <c r="S328" s="1" t="n">
         <v>589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="n">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
-          <t>00-18-1168-43_2024</t>
+          <t>00-18-1168-43_2025</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
           <t>00-18-1168-43</t>
         </is>
       </c>
       <c r="D329" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28106,64 +28106,64 @@
       <c r="N329" s="2" t="inlineStr">
         <is>
           <t>14.65153354,-90.47229159</t>
         </is>
       </c>
       <c r="O329" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P329" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q329" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R329" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S329" s="1" t="n">
         <v>205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="n">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
-          <t>00-18-1168-43_2025</t>
+          <t>00-18-1168-43_2024</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
           <t>00-18-1168-43</t>
         </is>
       </c>
       <c r="D330" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28361,64 +28361,64 @@
       <c r="N332" s="2" t="inlineStr">
         <is>
           <t>14.65502513,-90.45094631</t>
         </is>
       </c>
       <c r="O332" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P332" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q332" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R332" s="1" t="n">
         <v>370</v>
       </c>
       <c r="S332" s="1" t="n">
         <v>341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="n">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t>00-18-1173-43_2025</t>
+          <t>00-18-1173-43_2024</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
           <t>00-18-1173-43</t>
         </is>
       </c>
       <c r="D333" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28446,64 +28446,64 @@
       <c r="N333" s="2" t="inlineStr">
         <is>
           <t>14.66420264,-90.44952474</t>
         </is>
       </c>
       <c r="O333" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P333" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q333" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R333" s="1" t="n">
         <v>183</v>
       </c>
       <c r="S333" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="n">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
-          <t>00-18-1173-43_2024</t>
+          <t>00-18-1173-43_2025</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
           <t>00-18-1173-43</t>
         </is>
       </c>
       <c r="D334" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F334" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28616,64 +28616,64 @@
       <c r="N335" s="2" t="inlineStr">
         <is>
           <t>14.67091586,-90.45780674</t>
         </is>
       </c>
       <c r="O335" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P335" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q335" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R335" s="1" t="n">
         <v>789</v>
       </c>
       <c r="S335" s="1" t="n">
         <v>771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="n">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t>00-18-1178-43_2025</t>
+          <t>00-18-1178-43_2024</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
           <t>00-18-1178-43</t>
         </is>
       </c>
       <c r="D336" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28701,64 +28701,64 @@
       <c r="N336" s="2" t="inlineStr">
         <is>
           <t>14.66399551,-90.4733254</t>
         </is>
       </c>
       <c r="O336" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q336" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R336" s="1" t="n">
         <v>437</v>
       </c>
       <c r="S336" s="1" t="n">
         <v>410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="n">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>00-18-1178-43_2024</t>
+          <t>00-18-1178-43_2025</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>00-18-1178-43</t>
         </is>
       </c>
       <c r="D337" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28871,64 +28871,64 @@
       <c r="N338" s="2" t="inlineStr">
         <is>
           <t>14.66016254,-90.4454213</t>
         </is>
       </c>
       <c r="O338" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P338" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q338" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R338" s="1" t="n">
         <v>414</v>
       </c>
       <c r="S338" s="1" t="n">
         <v>373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="n">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>00-18-1183-43_2024</t>
+          <t>00-18-1183-43_2025</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
           <t>00-18-1183-43</t>
         </is>
       </c>
       <c r="D339" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -28956,64 +28956,64 @@
       <c r="N339" s="2" t="inlineStr">
         <is>
           <t>14.66591236,-90.44541418</t>
         </is>
       </c>
       <c r="O339" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P339" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q339" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R339" s="1" t="n">
         <v>405</v>
       </c>
       <c r="S339" s="1" t="n">
         <v>406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="n">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>00-18-1183-43_2025</t>
+          <t>00-18-1183-43_2024</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
           <t>00-18-1183-43</t>
         </is>
       </c>
       <c r="D340" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -29636,64 +29636,64 @@
       <c r="N347" s="2" t="inlineStr">
         <is>
           <t>14.65458029,-90.45791418</t>
         </is>
       </c>
       <c r="O347" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P347" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q347" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R347" s="1" t="n">
         <v>160</v>
       </c>
       <c r="S347" s="1" t="n">
         <v>148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="n">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t>00-18-2391-42_2025</t>
+          <t>00-18-2391-42_2024</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>00-18-2391-42</t>
         </is>
       </c>
       <c r="D348" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -29721,64 +29721,64 @@
       <c r="N348" s="2" t="inlineStr">
         <is>
           <t>14.66283773,-90.45737724</t>
         </is>
       </c>
       <c r="O348" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P348" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q348" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R348" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S348" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="n">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t>00-18-2391-42_2024</t>
+          <t>00-18-2391-42_2025</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>00-18-2391-42</t>
         </is>
       </c>
       <c r="D349" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30231,64 +30231,64 @@
       <c r="N354" s="2" t="inlineStr">
         <is>
           <t>14.67760001,-90.41296665</t>
         </is>
       </c>
       <c r="O354" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P354" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q354" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R354" s="1" t="n">
         <v>178</v>
       </c>
       <c r="S354" s="1" t="n">
         <v>177</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="n">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t>00-18-3081-43_2025</t>
+          <t>00-18-3081-43_2024</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
           <t>00-18-3081-43</t>
         </is>
       </c>
       <c r="D355" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F355" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30316,64 +30316,64 @@
       <c r="N355" s="2" t="inlineStr">
         <is>
           <t>14.66521667,-90.42219999</t>
         </is>
       </c>
       <c r="O355" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P355" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q355" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R355" s="1" t="n">
         <v>300</v>
       </c>
       <c r="S355" s="1" t="n">
         <v>285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="n">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>00-18-3081-43_2024</t>
+          <t>00-18-3081-43_2025</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
           <t>00-18-3081-43</t>
         </is>
       </c>
       <c r="D356" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30656,64 +30656,64 @@
       <c r="N359" s="2" t="inlineStr">
         <is>
           <t>14.66254895,-90.46818796</t>
         </is>
       </c>
       <c r="O359" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P359" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q359" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R359" s="1" t="n">
         <v>196</v>
       </c>
       <c r="S359" s="1" t="n">
         <v>193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="n">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t>00-18-6972-42_2025</t>
+          <t>00-18-6972-42_2024</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
           <t>00-18-6972-42</t>
         </is>
       </c>
       <c r="D360" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30741,64 +30741,64 @@
       <c r="N360" s="2" t="inlineStr">
         <is>
           <t>14.65561562,-90.44705389</t>
         </is>
       </c>
       <c r="O360" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P360" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q360" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R360" s="1" t="n">
         <v>142</v>
       </c>
       <c r="S360" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="n">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
-          <t>00-18-6972-42_2024</t>
+          <t>00-18-6972-42_2025</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
           <t>00-18-6972-42</t>
         </is>
       </c>
       <c r="D361" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F361" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30911,64 +30911,64 @@
       <c r="N362" s="2" t="inlineStr">
         <is>
           <t>14.66063086,-90.44568624</t>
         </is>
       </c>
       <c r="O362" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P362" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q362" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R362" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S362" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="n">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
-          <t>00-18-7020-45_2025</t>
+          <t>00-18-7020-45_2024</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
           <t>00-18-7020-45</t>
         </is>
       </c>
       <c r="D363" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F363" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -30996,64 +30996,64 @@
       <c r="N363" s="2" t="inlineStr">
         <is>
           <t>14.6490297,-90.44524652</t>
         </is>
       </c>
       <c r="O363" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P363" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q363" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R363" s="1" t="n">
         <v>634</v>
       </c>
       <c r="S363" s="1" t="n">
         <v>607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="n">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
-          <t>00-18-7020-45_2024</t>
+          <t>00-18-7020-45_2025</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
           <t>00-18-7020-45</t>
         </is>
       </c>
       <c r="D364" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -32016,64 +32016,64 @@
       <c r="N375" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O375" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P375" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q375" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R375" s="1" t="n">
         <v>181</v>
       </c>
       <c r="S375" s="1" t="n">
         <v>167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="n">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
-          <t>00-18-7684-43_2024</t>
+          <t>00-18-7684-43_2025</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
           <t>00-18-7684-43</t>
         </is>
       </c>
       <c r="D376" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -32101,64 +32101,64 @@
       <c r="N376" s="2" t="inlineStr">
         <is>
           <t>14.67368492,-90.41674177</t>
         </is>
       </c>
       <c r="O376" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P376" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q376" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R376" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S376" s="1" t="n">
         <v>131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="n">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
-          <t>00-18-7684-43_2025</t>
+          <t>00-18-7684-43_2024</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
           <t>00-18-7684-43</t>
         </is>
       </c>
       <c r="D377" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F377" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -33716,64 +33716,64 @@
       <c r="N395" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O395" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P395" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q395" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R395" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S395" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="n">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
-          <t>00-21-0015-43_2024</t>
+          <t>00-21-0015-43_2025</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
           <t>00-21-0015-43</t>
         </is>
       </c>
       <c r="D396" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F396" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G396" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I396" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -33801,64 +33801,64 @@
       <c r="N396" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O396" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P396" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q396" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R396" s="1" t="n">
         <v>191</v>
       </c>
       <c r="S396" s="1" t="n">
         <v>149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="n">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
-          <t>00-21-0015-43_2025</t>
+          <t>00-21-0015-43_2024</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
           <t>00-21-0015-43</t>
         </is>
       </c>
       <c r="D397" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E397" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F397" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G397" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I397" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -34056,64 +34056,64 @@
       <c r="N399" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O399" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P399" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q399" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R399" s="1" t="n">
         <v>213</v>
       </c>
       <c r="S399" s="1" t="n">
         <v>188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="n">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
-          <t>00-21-0054-46_2025</t>
+          <t>00-21-0054-46_2024</t>
         </is>
       </c>
       <c r="C400" s="2" t="inlineStr">
         <is>
           <t>00-21-0054-46</t>
         </is>
       </c>
       <c r="D400" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E400" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F400" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G400" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H400" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I400" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -34141,64 +34141,64 @@
       <c r="N400" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O400" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P400" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q400" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R400" s="1" t="n">
         <v>211</v>
       </c>
       <c r="S400" s="1" t="n">
         <v>213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="n">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
-          <t>00-21-0054-46_2024</t>
+          <t>00-21-0054-46_2025</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
           <t>00-21-0054-46</t>
         </is>
       </c>
       <c r="D401" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E401" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F401" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G401" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -35161,64 +35161,64 @@
       <c r="N412" s="2" t="inlineStr">
         <is>
           <t>14.55197357,-90.55067384</t>
         </is>
       </c>
       <c r="O412" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P412" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q412" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R412" s="1" t="n">
         <v>426</v>
       </c>
       <c r="S412" s="1" t="n">
         <v>425</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="n">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
-          <t>00-21-4550-43_2024</t>
+          <t>00-21-4550-43_2025</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
           <t>00-21-4550-43</t>
         </is>
       </c>
       <c r="D413" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E413" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F413" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G413" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H413" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I413" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -35246,64 +35246,64 @@
       <c r="N413" s="2" t="inlineStr">
         <is>
           <t>14.54841142,-90.5471993</t>
         </is>
       </c>
       <c r="O413" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P413" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q413" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R413" s="1" t="n">
         <v>364</v>
       </c>
       <c r="S413" s="1" t="n">
         <v>383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="n">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
-          <t>00-21-4550-43_2025</t>
+          <t>00-21-4550-43_2024</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
           <t>00-21-4550-43</t>
         </is>
       </c>
       <c r="D414" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E414" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F414" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G414" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -35671,64 +35671,64 @@
       <c r="N418" s="2" t="inlineStr">
         <is>
           <t>14.55144089,-90.55100277</t>
         </is>
       </c>
       <c r="O418" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P418" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q418" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R418" s="1" t="n">
         <v>371</v>
       </c>
       <c r="S418" s="1" t="n">
         <v>375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="n">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
-          <t>00-21-8232-46_2025</t>
+          <t>00-21-8232-46_2024</t>
         </is>
       </c>
       <c r="C419" s="2" t="inlineStr">
         <is>
           <t>00-21-8232-46</t>
         </is>
       </c>
       <c r="D419" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E419" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F419" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G419" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H419" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -35756,64 +35756,64 @@
       <c r="N419" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O419" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P419" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q419" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R419" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S419" s="1" t="n">
         <v>188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="n">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>00-21-8232-46_2024</t>
+          <t>00-21-8232-46_2025</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
           <t>00-21-8232-46</t>
         </is>
       </c>
       <c r="D420" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E420" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F420" s="2" t="inlineStr">
         <is>
           <t>Diversificado</t>
         </is>
       </c>
       <c r="G420" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37031,64 +37031,64 @@
       <c r="N434" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O434" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P434" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q434" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R434" s="1" t="n">
         <v>353</v>
       </c>
       <c r="S434" s="1" t="n">
         <v>301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="n">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
-          <t>00-24-0010-43_2024</t>
+          <t>00-24-0010-43_2025</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
           <t>00-24-0010-43</t>
         </is>
       </c>
       <c r="D435" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E435" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F435" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G435" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H435" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I435" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37116,64 +37116,64 @@
       <c r="N435" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O435" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P435" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q435" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R435" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S435" s="1" t="n">
         <v>199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="n">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
-          <t>00-24-0010-43_2025</t>
+          <t>00-24-0010-43_2024</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
           <t>00-24-0010-43</t>
         </is>
       </c>
       <c r="D436" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E436" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F436" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G436" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H436" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I436" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37456,64 +37456,64 @@
       <c r="N439" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O439" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P439" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q439" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R439" s="1" t="n">
         <v>440</v>
       </c>
       <c r="S439" s="1" t="n">
         <v>487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="n">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
-          <t>00-25-0001-45_2024</t>
+          <t>00-25-0001-45_2025</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
           <t>00-25-0001-45</t>
         </is>
       </c>
       <c r="D440" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E440" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F440" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G440" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H440" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I440" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37541,64 +37541,64 @@
       <c r="N440" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O440" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P440" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q440" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R440" s="1" t="n">
         <v>408</v>
       </c>
       <c r="S440" s="1" t="n">
         <v>417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="n">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
-          <t>00-25-0001-45_2025</t>
+          <t>00-25-0001-45_2024</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
           <t>00-25-0001-45</t>
         </is>
       </c>
       <c r="D441" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E441" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F441" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G441" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H441" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I441" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37881,64 +37881,64 @@
       <c r="N444" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O444" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P444" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q444" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R444" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S444" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="n">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="B445" s="2" t="inlineStr">
         <is>
-          <t>00-25-0014-42_2025</t>
+          <t>00-25-0014-42_2024</t>
         </is>
       </c>
       <c r="C445" s="2" t="inlineStr">
         <is>
           <t>00-25-0014-42</t>
         </is>
       </c>
       <c r="D445" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E445" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F445" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G445" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H445" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I445" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>
@@ -37966,64 +37966,64 @@
       <c r="N445" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O445" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P445" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q445" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R445" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S445" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="n">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B446" s="2" t="inlineStr">
         <is>
-          <t>00-25-0014-42_2024</t>
+          <t>00-25-0014-42_2025</t>
         </is>
       </c>
       <c r="C446" s="2" t="inlineStr">
         <is>
           <t>00-25-0014-42</t>
         </is>
       </c>
       <c r="D446" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E446" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F446" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G446" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H446" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I446" s="2" t="inlineStr">
         <is>
           <t>GUATEMALA</t>
         </is>