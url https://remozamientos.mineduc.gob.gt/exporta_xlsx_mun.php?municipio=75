--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.03306251,-91.28046915</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>143</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>3295</v>
+        <v>3294</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>05-13-0541-43_2025</t>
+          <t>05-13-0541-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>05-13-0541-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.14503576,-91.26097662</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>161</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>05-13-0541-43_2024</t>
+          <t>05-13-0541-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>05-13-0541-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>