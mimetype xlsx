--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>367</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>05-09-0102-43_2024</t>
+          <t>05-09-0102-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>05-09-0102-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>3190</v>
+        <v>3189</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>05-09-0102-43_2025</t>
+          <t>05-09-0102-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>05-09-0102-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>