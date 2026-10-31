--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>254</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>13239</v>
+        <v>13240</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>17-02-0014-42_2024</t>
+          <t>17-02-0014-42_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>17-02-0014-42</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>13240</v>
+        <v>13239</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>17-02-0014-42_2025</t>
+          <t>17-02-0014-42_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>17-02-0014-42</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>85</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>13241</v>
+        <v>13242</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>17-02-0040-42_2024</t>
+          <t>17-02-0040-42_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>17-02-0040-42</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>16.98244595,-89.90045768</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>36</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>13242</v>
+        <v>13241</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>17-02-0040-42_2025</t>
+          <t>17-02-0040-42_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>17-02-0040-42</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>17.01383373,-89.83709109</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>13252</v>
+        <v>13253</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>17-02-2726-45_2024</t>
+          <t>17-02-2726-45_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>17-02-2726-45</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>13253</v>
+        <v>13252</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>17-02-2726-45_2025</t>
+          <t>17-02-2726-45_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>17-02-2726-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>PETEN</t>
         </is>