--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.10944036,-91.05946374</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>276</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>05-07-0012-43_2024</t>
+          <t>05-07-0012-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>05-07-0012-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -462,83 +462,83 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>LA GOMERA</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>EORM LOTIFICACION SANTA CATALINA</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>LOTIFICACION SANTA CATALINA</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.10942229,-91.0594639</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>515</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>3132</v>
+        <v>3131</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>05-07-0012-43_2025</t>
+          <t>05-07-0012-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>05-07-0012-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>ESCUINTLA</t>
         </is>
@@ -547,55 +547,55 @@
         <is>
           <t>ESCUINTLA</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>LA GOMERA</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>EORM LOTIFICACION SANTA CATALINA</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>LOTIFICACION SANTA CATALINA</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.10942229,-91.0594639</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>515</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
         <v>3133</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>05-07-0013-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>05-07-0013-43</t>
         </is>