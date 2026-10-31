--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>15.58692126,-91.86618102</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>88</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>8563</v>
+        <v>18588</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>13-12-0029-43_2024</t>
+          <t>13-12-0029-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>13-12-0029-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.62281923,-91.86680465</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>87</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>18588</v>
+        <v>8563</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>13-12-0029-43_2025</t>
+          <t>13-12-0029-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>13-12-0029-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.60861542,-91.86618315</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>8572</v>
+        <v>18591</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>13-12-0039-43_2024</t>
+          <t>13-12-0039-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>13-12-0039-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>15.60831505,-91.85879784</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>106</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>18591</v>
+        <v>8572</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>13-12-0039-43_2025</t>
+          <t>13-12-0039-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>13-12-0039-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>15.6349458,-91.86605699</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>136</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>8598</v>
+        <v>18602</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>13-12-0618-43_2024</t>
+          <t>13-12-0618-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>13-12-0618-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>15.63897783,-91.97837843</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>618</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>18602</v>
+        <v>8598</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>13-12-0618-43_2025</t>
+          <t>13-12-0618-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>13-12-0618-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5836,64 +5836,64 @@
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>15.57170895,-91.85239768</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
         <v>221</v>
       </c>
       <c r="S67" s="1" t="n">
         <v>209</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>18603</v>
+        <v>8604</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>13-12-0624-43_2025</t>
+          <t>13-12-0624-43_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>13-12-0624-43</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>15.59287292,-91.80881077</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>106</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>8604</v>
+        <v>18603</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>13-12-0624-43_2024</t>
+          <t>13-12-0624-43_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>13-12-0624-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>HUEHUETENANGO</t>
         </is>