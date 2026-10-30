--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>15.30737383,-90.22762187</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>72</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>12049</v>
+        <v>12048</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>16-05-0009-43_2025</t>
+          <t>16-05-0009-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>16-05-0009-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>15.29941714,-90.19579115</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>12048</v>
+        <v>12049</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>16-05-0009-43_2024</t>
+          <t>16-05-0009-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>16-05-0009-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.30187376,-90.2082328</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>131</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>12066</v>
+        <v>12067</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>16-05-0281-43_2024</t>
+          <t>16-05-0281-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>16-05-0281-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>15.30034558,-90.21463993</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>195</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>12067</v>
+        <v>12066</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>16-05-0281-43_2025</t>
+          <t>16-05-0281-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>16-05-0281-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2521,64 +2521,64 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>15.30874501,-90.16207609</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
         <v>151</v>
       </c>
       <c r="S28" s="1" t="n">
         <v>152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>12071</v>
+        <v>12072</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>16-05-0288-43_2024</t>
+          <t>16-05-0288-43_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>16-05-0288-43</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2606,64 +2606,64 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>15.3106907,-90.26235037</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>339</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>12072</v>
+        <v>12071</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>16-05-0288-43_2025</t>
+          <t>16-05-0288-43_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>16-05-0288-43</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>15.32081126,-90.25394518</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>12081</v>
+        <v>12082</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>16-05-6746-43_2024</t>
+          <t>16-05-6746-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>16-05-6746-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>15.30208861,-90.2698988</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>12082</v>
+        <v>12081</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>16-05-6746-43_2025</t>
+          <t>16-05-6746-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>16-05-6746-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>