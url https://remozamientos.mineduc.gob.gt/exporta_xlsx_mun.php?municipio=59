--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>02-07-0020-43_2025</t>
+          <t>02-07-0020-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>02-07-0020-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>02-07-0020-43_2024</t>
+          <t>02-07-0020-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>02-07-0020-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.79840873,-90.21827071</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>02-07-0174-43_2024</t>
+          <t>02-07-0174-43_2025</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>02-07-0174-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.79840873,-90.21827071</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>02-07-0174-43_2025</t>
+          <t>02-07-0174-43_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>02-07-0174-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.81797092,-90.20178284</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>02-07-0183-43_2025</t>
+          <t>02-07-0183-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>02-07-0183-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.83500504,-90.33478077</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>02-07-0183-43_2024</t>
+          <t>02-07-0183-43_2025</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>02-07-0183-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.83500504,-90.33478077</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>02-07-0184-43_2025</t>
+          <t>02-07-0184-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>02-07-0184-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.8404137,-90.18538465</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>02-07-0184-43_2024</t>
+          <t>02-07-0184-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>02-07-0184-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.81094545,-90.2370409</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>02-07-0401-42_2025</t>
+          <t>02-07-0401-42_2024</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>02-07-0401-42</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.74991079,-90.16953999</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>02-07-0401-42_2024</t>
+          <t>02-07-0401-42_2025</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>02-07-0401-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6176,64 +6176,64 @@
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>14.74991079,-90.16953999</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S71" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>02-07-0513-43_2024</t>
+          <t>02-07-0513-43_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>02-07-0513-43</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6261,64 +6261,64 @@
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>14.81094545,-90.2370409</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S72" s="1" t="n">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>1990</v>
+        <v>1989</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>02-07-0513-43_2025</t>
+          <t>02-07-0513-43_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>02-07-0513-43</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>14.77973233,-90.20572659</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>02-07-0546-45_2024</t>
+          <t>02-07-0546-45_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>02-07-0546-45</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6671,79 +6671,79 @@
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>SANARATE</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>ALDEA SANTA LUCIA LOS OCOTES</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>02-07-0546-45_2025</t>
+          <t>02-07-0546-45_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>02-07-0546-45</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6756,51 +6756,51 @@
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>SANARATE</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>ALDEA SANTA LUCIA LOS OCOTES</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>1996</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>02-07-0547-45_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>02-07-0547-45</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>02-07-0573-42_2025</t>
+          <t>02-07-0573-42_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>02-07-0573-42</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.70125392,-90.17450159</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>02-07-0573-42_2024</t>
+          <t>02-07-0573-42_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>02-07-0573-42</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>14.71797539,-90.16592521</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>02-07-0713-42_2025</t>
+          <t>02-07-0713-42_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>02-07-0713-42</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>14.74015164,-90.20851543</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>02-07-0713-42_2024</t>
+          <t>02-07-0713-42_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>02-07-0713-42</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>