--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>02-07-0020-43_2024</t>
+          <t>02-07-0020-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>02-07-0020-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>02-07-0020-43_2025</t>
+          <t>02-07-0020-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>02-07-0020-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.84474923,-90.36041221</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>80</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>02-07-0163-43_2024</t>
+          <t>02-07-0163-43_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>02-07-0163-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.80910664,-90.1579573</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>229</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>02-07-0163-43_2025</t>
+          <t>02-07-0163-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>02-07-0163-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.7605967,-90.23752034</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>02-07-0168-43_2024</t>
+          <t>02-07-0168-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>02-07-0168-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.74015164,-90.20851543</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>02-07-0168-43_2025</t>
+          <t>02-07-0168-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>02-07-0168-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.79840873,-90.21827071</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>02-07-0174-43_2025</t>
+          <t>02-07-0174-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>02-07-0174-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.79840873,-90.21827071</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>188</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>02-07-0174-43_2024</t>
+          <t>02-07-0174-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>02-07-0174-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.81797092,-90.20178284</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>02-07-0183-43_2024</t>
+          <t>02-07-0183-43_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>02-07-0183-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3711,64 +3711,64 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>14.83500504,-90.33478077</t>
         </is>
       </c>
       <c r="O42" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q42" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R42" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S42" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>02-07-0183-43_2025</t>
+          <t>02-07-0183-43_2024</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>02-07-0183-43</t>
         </is>
       </c>
       <c r="D43" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>14.83500504,-90.33478077</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>02-07-0184-43_2024</t>
+          <t>02-07-0184-43_2025</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>02-07-0184-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.8404137,-90.18538465</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>02-07-0184-43_2025</t>
+          <t>02-07-0184-43_2024</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>02-07-0184-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4476,64 +4476,64 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>14.78777217,-90.19595809</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
         <v>584</v>
       </c>
       <c r="S51" s="1" t="n">
         <v>509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>02-07-0235-42_2024</t>
+          <t>02-07-0235-42_2025</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>02-07-0235-42</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4561,64 +4561,64 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>14.75904754,-90.20635309</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S52" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>02-07-0235-42_2025</t>
+          <t>02-07-0235-42_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>02-07-0235-42</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.81094545,-90.2370409</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>02-07-0401-42_2024</t>
+          <t>02-07-0401-42_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>02-07-0401-42</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.74991079,-90.16953999</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>81</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>1977</v>
+        <v>1976</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>02-07-0401-42_2025</t>
+          <t>02-07-0401-42_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>02-07-0401-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.78421498,-90.19405655</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>02-07-0440-42_2025</t>
+          <t>02-07-0440-42_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>02-07-0440-42</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.81797092,-90.20178284</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>02-07-0440-42_2024</t>
+          <t>02-07-0440-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>02-07-0440-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>14.77973233,-90.20572659</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>02-07-0546-45_2025</t>
+          <t>02-07-0546-45_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>02-07-0546-45</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6671,79 +6671,79 @@
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>SANARATE</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>ALDEA SANTA LUCIA LOS OCOTES</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>02-07-0546-45_2024</t>
+          <t>02-07-0546-45_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>02-07-0546-45</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6756,51 +6756,51 @@
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>SANARATE</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
           <t>ALDEA SANTA LUCIA LOS OCOTES</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>1996</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>02-07-0547-45_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>02-07-0547-45</t>
         </is>
@@ -6941,64 +6941,64 @@
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S80" s="1" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>02-07-0573-42_2024</t>
+          <t>02-07-0573-42_2025</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>02-07-0573-42</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>14.70125392,-90.17450159</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>1999</v>
+        <v>1998</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>02-07-0573-42_2025</t>
+          <t>02-07-0573-42_2024</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>02-07-0573-42</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7791,64 +7791,64 @@
       <c r="N90" s="2" t="inlineStr">
         <is>
           <t>14.71797539,-90.16592521</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S90" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>02-07-0713-42_2024</t>
+          <t>02-07-0713-42_2025</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>02-07-0713-42</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7876,64 +7876,64 @@
       <c r="N91" s="2" t="inlineStr">
         <is>
           <t>14.74015164,-90.20851543</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
         <v>59</v>
       </c>
       <c r="S91" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>02-07-0713-42_2025</t>
+          <t>02-07-0713-42_2024</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>02-07-0713-42</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>