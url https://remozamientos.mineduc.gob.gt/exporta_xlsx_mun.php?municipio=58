--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>46</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>02-06-0007-45_2024</t>
+          <t>02-06-0007-45_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>02-06-0007-45</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>02-06-0007-45_2025</t>
+          <t>02-06-0007-45_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>02-06-0007-45</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>02-06-0133-42_2024</t>
+          <t>02-06-0133-42_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>02-06-0133-42</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1142,83 +1142,83 @@
         <is>
           <t>EL PROGRESO</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>SANSARE</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EOUM SANTIAGO RIVAS MARROQUIN</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>BARRIO PUEBLO ABAJO</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
-        <v>74939.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>1856</v>
+        <v>1855</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>02-06-0133-42_2025</t>
+          <t>02-06-0133-42_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>02-06-0133-42</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1227,51 +1227,51 @@
         <is>
           <t>EL PROGRESO</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>SANSARE</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EOUM SANTIAGO RIVAS MARROQUIN</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>BARRIO PUEBLO ABAJO</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
-        <v>75000.00</v>
+        <v>74939.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>70</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
         <v>1858</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>02-06-0134-43_2025</t>
         </is>
       </c>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.74705792,-90.05756105</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>4</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>02-06-0136-43_2024</t>
+          <t>02-06-0136-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>02-06-0136-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.75814364,-90.11953768</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>92</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>92</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>02-06-0136-43_2025</t>
+          <t>02-06-0136-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>02-06-0136-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.79053467,-90.12351037</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>7</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>1870</v>
+        <v>1869</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>02-06-0142-43_2025</t>
+          <t>02-06-0142-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>02-06-0142-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.74929958,-90.10129715</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>02-06-0142-43_2024</t>
+          <t>02-06-0142-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>02-06-0142-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.76798073,-90.08087205</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>02-06-0146-43_2024</t>
+          <t>02-06-0146-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>02-06-0146-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.72494183,-90.13536018</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>1876</v>
+        <v>1875</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>02-06-0146-43_2025</t>
+          <t>02-06-0146-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>02-06-0146-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.71371879,-90.14146405</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>1879</v>
+        <v>1878</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>02-06-0147-43_2025</t>
+          <t>02-06-0147-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>02-06-0147-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.71371879,-90.14146405</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>02-06-0147-43_2024</t>
+          <t>02-06-0147-43_2025</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>02-06-0147-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.70764454,-90.1126579</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>230</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>02-06-0149-43_2024</t>
+          <t>02-06-0149-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>02-06-0149-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3456,64 +3456,64 @@
       <c r="N39" s="2" t="inlineStr">
         <is>
           <t>14.74171051,-90.1198654</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
         <v>247</v>
       </c>
       <c r="S39" s="1" t="n">
         <v>226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>1883</v>
+        <v>1882</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>02-06-0149-43_2025</t>
+          <t>02-06-0149-43_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>02-06-0149-43</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.75125223,-90.1147578</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>103</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>02-06-0286-42_2024</t>
+          <t>02-06-0286-42_2025</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>02-06-0286-42</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4117,83 +4117,83 @@
         <is>
           <t>EL PROGRESO</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>SANSARE</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EOUM MARIA ISABEL REYES ZAPATA DE MARTINEZ</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>PUEBLO ARRIBA</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.74174754,-90.11993918</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>1891</v>
+        <v>1890</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>02-06-0286-42_2025</t>
+          <t>02-06-0286-42_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>02-06-0286-42</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4202,83 +4202,83 @@
         <is>
           <t>EL PROGRESO</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>SANSARE</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EOUM MARIA ISABEL REYES ZAPATA DE MARTINEZ</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>PUEBLO ARRIBA</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.74174754,-90.11993918</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>02-06-0421-42_2024</t>
+          <t>02-06-0421-42_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>02-06-0421-42</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.75802554,-90.11948352</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>38</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>1893</v>
+        <v>1892</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>02-06-0421-42_2025</t>
+          <t>02-06-0421-42_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>02-06-0421-42</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.71881736,-90.15798949</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>02-06-0466-42_2024</t>
+          <t>02-06-0466-42_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>02-06-0466-42</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.73503617,-90.06454318</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>11</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>1901</v>
+        <v>1900</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>02-06-0466-42_2025</t>
+          <t>02-06-0466-42_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>02-06-0466-42</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.73015933,-90.07809159</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>11</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>1904</v>
+        <v>1903</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>02-06-0468-42_2025</t>
+          <t>02-06-0468-42_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>02-06-0468-42</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>14.72375898,-90.15441771</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>21</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>02-06-0468-42_2024</t>
+          <t>02-06-0468-42_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>02-06-0468-42</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.72494183,-90.13536018</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>02-06-0521-42_2024</t>
+          <t>02-06-0521-42_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>02-06-0521-42</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5581,64 +5581,64 @@
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
         <v>5</v>
       </c>
       <c r="S64" s="1" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>1908</v>
+        <v>1907</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>02-06-0521-42_2025</t>
+          <t>02-06-0521-42_2024</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>02-06-0521-42</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>14.72468167,-90.06985965</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>02-06-0549-45_2024</t>
+          <t>02-06-0549-45_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>02-06-0549-45</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>69</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>1913</v>
+        <v>1912</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>02-06-0549-45_2025</t>
+          <t>02-06-0549-45_2024</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>02-06-0549-45</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6346,64 +6346,64 @@
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>14.76960876,-90.05051959</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S73" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>02-06-0775-45_2024</t>
+          <t>02-06-0775-45_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>02-06-0775-45</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>91</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>02-06-0775-45_2025</t>
+          <t>02-06-0775-45_2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>02-06-0775-45</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>