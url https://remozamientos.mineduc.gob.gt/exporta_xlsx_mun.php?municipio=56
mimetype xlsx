--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>02-04-0003-45_2024</t>
+          <t>02-04-0003-45_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>02-04-0003-45</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>02-04-0003-45_2025</t>
+          <t>02-04-0003-45_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>02-04-0003-45</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.93822489,-89.88864659</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>1774</v>
+        <v>1773</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>02-04-0105-43_2025</t>
+          <t>02-04-0105-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>02-04-0105-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.92353261,-89.87563259</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>02-04-0105-43_2024</t>
+          <t>02-04-0105-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>02-04-0105-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.92353261,-89.87563259</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>226</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>02-04-0106-43_2024</t>
+          <t>02-04-0106-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>02-04-0106-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.9692127,-89.86418274</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>1776</v>
+        <v>1775</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>02-04-0106-43_2025</t>
+          <t>02-04-0106-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>02-04-0106-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.93822489,-89.88864659</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>251</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>1779</v>
+        <v>1778</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>02-04-0108-43_2025</t>
+          <t>02-04-0108-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>02-04-0108-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.96749208,-89.91584912</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>41</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>02-04-0108-43_2024</t>
+          <t>02-04-0108-43_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>02-04-0108-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>14.94341564,-89.8838208</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>42</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>02-04-0675-43_2024</t>
+          <t>02-04-0675-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>02-04-0675-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>14.94341564,-89.8838208</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>1790</v>
+        <v>1789</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>02-04-0675-43_2025</t>
+          <t>02-04-0675-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>02-04-0675-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.96749208,-89.91584912</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>1794</v>
+        <v>1793</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>02-04-0751-42_2025</t>
+          <t>02-04-0751-42_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>02-04-0751-42</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.9692127,-89.86418274</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>13</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>02-04-0751-42_2024</t>
+          <t>02-04-0751-42_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>02-04-0751-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>