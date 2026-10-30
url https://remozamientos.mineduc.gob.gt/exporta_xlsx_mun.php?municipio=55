--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>107</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>02-03-0025-45_2024</t>
+          <t>02-03-0025-45_2025</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>02-03-0025-45</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>1621</v>
+        <v>1620</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>02-03-0025-45_2025</t>
+          <t>02-03-0025-45_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>02-03-0025-45</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -8046,64 +8046,64 @@
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S93" s="1" t="n">
         <v>73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>02-03-0137-42_2024</t>
+          <t>02-03-0137-42_2025</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>02-03-0137-42</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -8131,64 +8131,64 @@
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S94" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>02-03-0137-42_2025</t>
+          <t>02-03-0137-42_2024</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>02-03-0137-42</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -9916,64 +9916,64 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>14.97691945,-90.01984827</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S115" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>02-03-0583-43_2024</t>
+          <t>02-03-0583-43_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>02-03-0583-43</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>14.92699708,-90.03085646</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>240</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>02-03-0583-43_2025</t>
+          <t>02-03-0583-43_2024</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>02-03-0583-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>14.91648795,-90.01510127</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>02-03-0718-42_2024</t>
+          <t>02-03-0718-42_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>02-03-0718-42</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -11276,64 +11276,64 @@
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>14.95145423,-89.95716302</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S131" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>1732</v>
+        <v>1731</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>02-03-0718-42_2025</t>
+          <t>02-03-0718-42_2024</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>02-03-0718-42</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>