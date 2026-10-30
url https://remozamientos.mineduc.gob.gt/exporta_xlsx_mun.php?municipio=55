--- v1 (2026-10-30)
+++ v2 (2026-10-30)
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>14.94580542,-90.00714474</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>02-03-0074-43_2025</t>
+          <t>02-03-0074-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>02-03-0074-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5496,64 +5496,64 @@
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>14.97033598,-90.04620087</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
         <v>158</v>
       </c>
       <c r="S63" s="1" t="n">
         <v>154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>02-03-0074-43_2024</t>
+          <t>02-03-0074-43_2025</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>02-03-0074-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -9066,64 +9066,64 @@
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>14.94286226,-90.00799609</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
         <v>61</v>
       </c>
       <c r="S105" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>02-03-0429-43_2024</t>
+          <t>02-03-0429-43_2025</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>02-03-0429-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -9151,64 +9151,64 @@
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>15.00868654,-89.95334087</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
         <v>93</v>
       </c>
       <c r="S106" s="1" t="n">
         <v>89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>1707</v>
+        <v>1706</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>02-03-0429-43_2025</t>
+          <t>02-03-0429-43_2024</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>02-03-0429-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>