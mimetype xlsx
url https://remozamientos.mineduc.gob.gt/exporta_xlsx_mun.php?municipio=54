--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>1526</v>
+        <v>1525</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>02-02-0008-42_2025</t>
+          <t>02-02-0008-42_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>02-02-0008-42</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>10</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>02-02-0008-42_2024</t>
+          <t>02-02-0008-42_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>02-02-0008-42</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.93074623,-90.14142602</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>104</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>96</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>1531</v>
+        <v>1530</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>02-02-0030-43_2025</t>
+          <t>02-02-0030-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>02-02-0030-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.93219764,-90.14196546</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>284</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>02-02-0030-43_2024</t>
+          <t>02-02-0030-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>02-02-0030-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.89420079,-90.25255109</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>02-02-0224-43_2024</t>
+          <t>02-02-0224-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>02-02-0224-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>15.01635908,-90.12886146</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>25</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>1562</v>
+        <v>1561</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>02-02-0224-43_2025</t>
+          <t>02-02-0224-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>02-02-0224-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.9427197,-90.12903512</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>84</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>69</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>1568</v>
+        <v>1567</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>02-02-0271-43_2025</t>
+          <t>02-02-0271-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>02-02-0271-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.94961095,-90.21952674</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>02-02-0271-43_2024</t>
+          <t>02-02-0271-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>02-02-0271-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5071,64 +5071,64 @@
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>14.92594339,-90.10287034</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S58" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>02-02-0402-43_2024</t>
+          <t>02-02-0402-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>02-02-0402-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -5156,64 +5156,64 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>14.97526286,-90.17554715</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>1572</v>
+        <v>1571</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>02-02-0402-43_2025</t>
+          <t>02-02-0402-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>02-02-0402-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6601,64 +6601,64 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>55</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>02-02-0666-42_2025</t>
+          <t>02-02-0666-42_2024</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>02-02-0666-42</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>14.9767887,-90.14434752</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>14</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>02-02-0666-42_2024</t>
+          <t>02-02-0666-42_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>02-02-0666-42</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7026,64 +7026,64 @@
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S81" s="1" t="n">
         <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>02-02-0705-45_2024</t>
+          <t>02-02-0705-45_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>02-02-0705-45</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7111,64 +7111,64 @@
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
         <v>28</v>
       </c>
       <c r="S82" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>02-02-0705-45_2025</t>
+          <t>02-02-0705-45_2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>02-02-0705-45</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7451,64 +7451,64 @@
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
         <v>6</v>
       </c>
       <c r="S86" s="1" t="n">
         <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>02-02-0775-43_2024</t>
+          <t>02-02-0775-43_2025</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>02-02-0775-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>02-02-0775-43_2025</t>
+          <t>02-02-0775-43_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>02-02-0775-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>