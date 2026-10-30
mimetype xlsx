--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.85805795,-90.13469818</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>101</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>02-01-0007-43_2024</t>
+          <t>02-01-0007-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>02-01-0007-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.90668229,-90.08882605</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>02-01-0007-43_2025</t>
+          <t>02-01-0007-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>02-01-0007-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.81742173,-90.06208024</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>02-01-0022-43_2024</t>
+          <t>02-01-0022-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>02-01-0022-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.8833832,-90.02771259</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>1478</v>
+        <v>1477</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>02-01-0022-43_2025</t>
+          <t>02-01-0022-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>02-01-0022-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>EL PROGRESO</t>
         </is>