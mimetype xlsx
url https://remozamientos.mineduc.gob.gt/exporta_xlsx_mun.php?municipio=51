--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.53317839,-89.54995415</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>16580</v>
+        <v>18981</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>20-11-0451-43_2024</t>
+          <t>20-11-0451-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>20-11-0451-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.54426967,-89.6873924</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>58</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>18981</v>
+        <v>16580</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>20-11-0451-43_2025</t>
+          <t>20-11-0451-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>20-11-0451-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>