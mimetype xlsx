--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.31431117,-90.4008864</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>234</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>12031</v>
+        <v>18874</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>16-04-0262-43_2024</t>
+          <t>16-04-0262-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>16-04-0262-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>15.31777742,-90.32004949</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>132</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>18874</v>
+        <v>12031</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>16-04-0262-43_2025</t>
+          <t>16-04-0262-43_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>16-04-0262-43</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>