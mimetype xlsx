--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.54603808,-89.47607908</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>16510</v>
+        <v>16509</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>20-08-0339-43_2025</t>
+          <t>20-08-0339-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>20-08-0339-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>16509</v>
+        <v>16510</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>20-08-0339-43_2024</t>
+          <t>20-08-0339-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>20-08-0339-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.54653989,-89.40765015</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>45</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>16532</v>
+        <v>16531</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>20-08-1220-43_2025</t>
+          <t>20-08-1220-43_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>20-08-1220-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.4677817,-89.43339818</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>16531</v>
+        <v>16532</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>20-08-1220-43_2024</t>
+          <t>20-08-1220-43_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>20-08-1220-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>