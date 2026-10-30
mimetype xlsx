--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.7946222,-89.31820277</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>18951</v>
+        <v>16299</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>20-05-0028-43_2025</t>
+          <t>20-05-0028-43_2024</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>20-05-0028-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.93542411,-89.18308655</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>203</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>16299</v>
+        <v>18951</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>20-05-0028-43_2024</t>
+          <t>20-05-0028-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>20-05-0028-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>