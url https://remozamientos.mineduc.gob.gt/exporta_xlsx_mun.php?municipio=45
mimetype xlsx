--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.80455789,-89.44345943</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>18937</v>
+        <v>16224</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>20-04-0009-42_2025</t>
+          <t>20-04-0009-42_2024</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>20-04-0009-42</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.85548842,-89.3802024</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>16224</v>
+        <v>18937</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>20-04-0009-42_2024</t>
+          <t>20-04-0009-42_2025</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>20-04-0009-42</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>