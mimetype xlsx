--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -3116,64 +3116,64 @@
       <c r="N35" s="2" t="inlineStr">
         <is>
           <t>14.69934351,-89.40563127</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S35" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>16183</v>
+        <v>16182</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>20-03-0136-43_2025</t>
+          <t>20-03-0136-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>20-03-0136-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>14.73350764,-89.44772377</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>9</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>16182</v>
+        <v>16183</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>20-03-0136-43_2024</t>
+          <t>20-03-0136-43_2025</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>20-03-0136-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>