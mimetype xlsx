--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.85071054,-89.62150468</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>18921</v>
+        <v>16094</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>20-01-0118-43_2025</t>
+          <t>20-01-0118-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>20-01-0118-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>14.7370927,-89.48983443</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>37</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>16094</v>
+        <v>18921</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>20-01-0118-43_2024</t>
+          <t>20-01-0118-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>20-01-0118-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -6431,64 +6431,64 @@
       <c r="N74" s="2" t="inlineStr">
         <is>
           <t>14.81653054,-89.61573174</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
         <v>74</v>
       </c>
       <c r="S74" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>16114</v>
+        <v>18927</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>20-01-1083-43_2024</t>
+          <t>20-01-1083-43_2025</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>20-01-1083-43</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>14.85314254,-89.5848228</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>236</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>18927</v>
+        <v>16114</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>20-01-1083-43_2025</t>
+          <t>20-01-1083-43_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>20-01-1083-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -6686,64 +6686,64 @@
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>14.84336086,-89.63289368</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>16116</v>
+        <v>18928</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>20-01-1165-43_2024</t>
+          <t>20-01-1165-43_2025</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>20-01-1165-43</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.84719551,-89.57677465</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>489</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>483</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>18928</v>
+        <v>16116</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>20-01-1165-43_2025</t>
+          <t>20-01-1165-43_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>20-01-1165-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>CHIQUIMULA</t>
         </is>