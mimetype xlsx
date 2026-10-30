--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>90</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>2767</v>
+        <v>2766</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>04-11-0459-43_2025</t>
+          <t>04-11-0459-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>04-11-0459-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.54808392,-90.89645796</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>216</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>04-11-0459-43_2024</t>
+          <t>04-11-0459-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>04-11-0459-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.51782173,-90.93947027</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>461</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>04-11-0464-43_2024</t>
+          <t>04-11-0464-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>04-11-0464-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.56384083,-90.91811427</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>349</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>328</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>2771</v>
+        <v>2770</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>04-11-0464-43_2025</t>
+          <t>04-11-0464-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>04-11-0464-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>