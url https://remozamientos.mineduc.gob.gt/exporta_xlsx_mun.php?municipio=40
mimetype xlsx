--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>51</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>04-05-0011-43_2025</t>
+          <t>04-05-0011-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>04-05-0011-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>04-05-0011-43_2024</t>
+          <t>04-05-0011-43_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04-05-0011-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>2566</v>
+        <v>2565</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>04-05-0013-43_2025</t>
+          <t>04-05-0013-43_2024</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>04-05-0013-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -887,83 +887,83 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>SANTA APOLONIA</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>CASERIO SALAMIT, ALDEA PATZAJ</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>04-05-0013-43_2024</t>
+          <t>04-05-0013-43_2025</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>04-05-0013-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -972,83 +972,83 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>SANTA APOLONIA</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>CASERIO SALAMIT, ALDEA PATZAJ</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>54</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>2568</v>
+        <v>2567</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>04-05-0224-41_2025</t>
+          <t>04-05-0224-41_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>04-05-0224-41</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1057,83 +1057,83 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>SANTA APOLONIA</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>COPB ANEXA A EORM LAS MEJORANAS</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>ALDEA CHIPATA</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.81805808,-90.94211065</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>04-05-0224-41_2024</t>
+          <t>04-05-0224-41_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>04-05-0224-41</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1142,55 +1142,55 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>SANTA APOLONIA</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>COPB ANEXA A EORM LAS MEJORANAS</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>ALDEA CHIPATA</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.81805808,-90.94211065</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
         <v>2569</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>04-05-0231-41_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>04-05-0231-41</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.79287448,-90.97030931</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>96</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>2572</v>
+        <v>2571</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>04-05-0238-43_2025</t>
+          <t>04-05-0238-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>04-05-0238-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.80692892,-90.95201002</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>04-05-0238-43_2024</t>
+          <t>04-05-0238-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>04-05-0238-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.80692892,-90.95201002</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>2574</v>
+        <v>2573</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>04-05-0239-43_2025</t>
+          <t>04-05-0239-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>04-05-0239-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.84769229,-90.94419759</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>271</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>04-05-0239-43_2024</t>
+          <t>04-05-0239-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>04-05-0239-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.82798486,-90.93714381</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>130</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>2579</v>
+        <v>18428</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>04-05-0245-43_2024</t>
+          <t>04-05-0245-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>04-05-0245-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.79999223,-90.96504331</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>126</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>18428</v>
+        <v>2579</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>04-05-0245-43_2025</t>
+          <t>04-05-0245-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>04-05-0245-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.77735454,-90.95201027</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>222</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>04-05-0248-43_2024</t>
+          <t>04-05-0248-43_2025</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>04-05-0248-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>14.87835529,-90.94461921</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>125</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>2583</v>
+        <v>2582</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>04-05-0248-43_2025</t>
+          <t>04-05-0248-43_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>04-05-0248-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.8395232,-90.95079456</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>2588</v>
+        <v>18430</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>04-05-2419-42_2024</t>
+          <t>04-05-2419-42_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>04-05-2419-42</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.82798486,-90.93714381</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>18430</v>
+        <v>2588</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>04-05-2419-42_2025</t>
+          <t>04-05-2419-42_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>04-05-2419-42</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.8004757,-90.96464181</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>34</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>04-05-2831-43_2024</t>
+          <t>04-05-2831-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>04-05-2831-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3371,64 +3371,64 @@
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>14.79446042,-90.96055293</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
         <v>94</v>
       </c>
       <c r="S38" s="1" t="n">
         <v>91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>2592</v>
+        <v>2591</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>04-05-2831-43_2025</t>
+          <t>04-05-2831-43_2024</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>04-05-2831-43</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>