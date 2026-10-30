--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>165</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>11937</v>
+        <v>11936</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>16-03-0054-43_2025</t>
+          <t>16-03-0054-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>16-03-0054-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>11936</v>
+        <v>11937</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>16-03-0054-43_2024</t>
+          <t>16-03-0054-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>16-03-0054-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>15.36931195,-90.56296952</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>165</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>11968</v>
+        <v>11969</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>16-03-0236-43_2024</t>
+          <t>16-03-0236-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>16-03-0236-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>
@@ -5411,64 +5411,64 @@
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>15.35609514,-90.49582443</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S62" s="1" t="n">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>11969</v>
+        <v>11968</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>16-03-0236-43_2025</t>
+          <t>16-03-0236-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>16-03-0236-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>ALTA VERAPAZ</t>
         </is>