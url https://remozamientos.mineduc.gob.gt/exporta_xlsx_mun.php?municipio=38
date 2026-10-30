--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>2398</v>
+        <v>2397</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>04-03-0006-42_2025</t>
+          <t>04-03-0006-42_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>04-03-0006-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>33</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>04-03-0006-42_2024</t>
+          <t>04-03-0006-42_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>04-03-0006-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.79419764,-90.80454193</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>2402</v>
+        <v>18386</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>04-03-0032-43_2024</t>
+          <t>04-03-0032-43_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>04-03-0032-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.80277711,-90.83367349</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>114</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>18386</v>
+        <v>2402</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>04-03-0032-43_2025</t>
+          <t>04-03-0032-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>04-03-0032-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.75360448,-90.82212734</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>135</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>04-03-0049-43_2024</t>
+          <t>04-03-0049-43_2025</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>04-03-0049-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.80505986,-90.71366984</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>2409</v>
+        <v>2408</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>04-03-0049-43_2025</t>
+          <t>04-03-0049-43_2024</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>04-03-0049-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.80505986,-90.71366984</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>18</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>2411</v>
+        <v>2410</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>04-03-0050-43_2025</t>
+          <t>04-03-0050-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>04-03-0050-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.76865786,-90.7822529</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>04-03-0050-43_2024</t>
+          <t>04-03-0050-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>04-03-0050-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>14.7655227,-90.7983209</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>120</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>2414</v>
+        <v>18391</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>04-03-0057-43_2024</t>
+          <t>04-03-0057-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>04-03-0057-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>14.77920361,-90.77488412</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>18391</v>
+        <v>2414</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>04-03-0057-43_2025</t>
+          <t>04-03-0057-43_2024</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>04-03-0057-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.77920361,-90.77488412</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>26</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>04-03-0059-43_2024</t>
+          <t>04-03-0059-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>04-03-0059-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.77953148,-90.83018037</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>12</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>04-03-0059-43_2025</t>
+          <t>04-03-0059-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>04-03-0059-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>2431</v>
+        <v>2430</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>04-03-0078-45_2025</t>
+          <t>04-03-0078-45_2024</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>04-03-0078-45</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>78</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>82</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>04-03-0078-45_2024</t>
+          <t>04-03-0078-45_2025</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>04-03-0078-45</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4136,64 +4136,64 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>18394</v>
+        <v>2435</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>04-03-0112-43_2025</t>
+          <t>04-03-0112-43_2024</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>04-03-0112-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>14.75881345,-90.81634724</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>146</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>2435</v>
+        <v>18394</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>04-03-0112-43_2024</t>
+          <t>04-03-0112-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>04-03-0112-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4731,64 +4731,64 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>14.78934873,-90.79490718</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
         <v>400</v>
       </c>
       <c r="S54" s="1" t="n">
         <v>343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>2441</v>
+        <v>2440</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>04-03-0121-43_2025</t>
+          <t>04-03-0121-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>04-03-0121-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4816,64 +4816,64 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.74811873,-90.80341312</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>135</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>04-03-0121-43_2024</t>
+          <t>04-03-0121-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>04-03-0121-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4901,64 +4901,64 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>14.74811873,-90.80341312</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
         <v>135</v>
       </c>
       <c r="S56" s="1" t="n">
         <v>135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>04-03-0126-43_2024</t>
+          <t>04-03-0126-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>04-03-0126-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4986,64 +4986,64 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>14.80458576,-90.8176549</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
         <v>126</v>
       </c>
       <c r="S57" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>2443</v>
+        <v>2442</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>04-03-0126-43_2025</t>
+          <t>04-03-0126-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>04-03-0126-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5666,64 +5666,64 @@
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>14.79307633,-90.83392727</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
         <v>117</v>
       </c>
       <c r="S65" s="1" t="n">
         <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>2451</v>
+        <v>18396</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>04-03-0136-43_2024</t>
+          <t>04-03-0136-43_2025</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>04-03-0136-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5751,64 +5751,64 @@
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>14.85786592,-90.80510534</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
         <v>150</v>
       </c>
       <c r="S66" s="1" t="n">
         <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>18396</v>
+        <v>2451</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>04-03-0136-43_2025</t>
+          <t>04-03-0136-43_2024</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>04-03-0136-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5921,64 +5921,64 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>14.80408964,-90.80027109</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
         <v>97</v>
       </c>
       <c r="S68" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>2454</v>
+        <v>2453</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>04-03-0139-43_2025</t>
+          <t>04-03-0139-43_2024</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>04-03-0139-43</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -6006,64 +6006,64 @@
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>14.76566086,-90.82606968</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
         <v>222</v>
       </c>
       <c r="S69" s="1" t="n">
         <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>04-03-0139-43_2024</t>
+          <t>04-03-0139-43_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>04-03-0139-43</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -7536,64 +7536,64 @@
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>14.79771545,-90.70192555</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
         <v>79</v>
       </c>
       <c r="S87" s="1" t="n">
         <v>75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>2468</v>
+        <v>18401</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>04-03-0170-43_2024</t>
+          <t>04-03-0170-43_2025</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>04-03-0170-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -7621,64 +7621,64 @@
       <c r="N88" s="2" t="inlineStr">
         <is>
           <t>14.77587429,-90.75892843</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
         <v>202</v>
       </c>
       <c r="S88" s="1" t="n">
         <v>200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>18401</v>
+        <v>2468</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>04-03-0170-43_2025</t>
+          <t>04-03-0170-43_2024</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>04-03-0170-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -8216,64 +8216,64 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>14.86887654,-90.71793046</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
         <v>106</v>
       </c>
       <c r="S95" s="1" t="n">
         <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>2475</v>
+        <v>2474</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>04-03-0180-43_2025</t>
+          <t>04-03-0180-43_2024</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>04-03-0180-43</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -8301,64 +8301,64 @@
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>14.83711408,-90.82390612</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
         <v>292</v>
       </c>
       <c r="S96" s="1" t="n">
         <v>291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>04-03-0180-43_2024</t>
+          <t>04-03-0180-43_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>04-03-0180-43</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -8641,64 +8641,64 @@
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
         <v>182</v>
       </c>
       <c r="S100" s="1" t="n">
         <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>2478</v>
+        <v>2477</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>04-03-0203-43_2025</t>
+          <t>04-03-0203-43_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>04-03-0203-43</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -8726,64 +8726,64 @@
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
         <v>24</v>
       </c>
       <c r="S101" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>04-03-0203-43_2024</t>
+          <t>04-03-0203-43_2025</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>04-03-0203-43</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -9236,64 +9236,64 @@
       <c r="N107" s="2" t="inlineStr">
         <is>
           <t>14.79523492,-90.76259787</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S107" s="1" t="n">
         <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>18407</v>
+        <v>2482</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>04-03-0569-43_2025</t>
+          <t>04-03-0569-43_2024</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>04-03-0569-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -9321,64 +9321,64 @@
       <c r="N108" s="2" t="inlineStr">
         <is>
           <t>14.83679676,-90.77769771</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S108" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>2482</v>
+        <v>18407</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>04-03-0569-43_2024</t>
+          <t>04-03-0569-43_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>04-03-0569-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -9746,64 +9746,64 @@
       <c r="N113" s="2" t="inlineStr">
         <is>
           <t>14.88375454,-90.79570355</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S113" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>2488</v>
+        <v>2487</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>04-03-2075-43_2025</t>
+          <t>04-03-2075-43_2024</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>04-03-2075-43</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -9831,64 +9831,64 @@
       <c r="N114" s="2" t="inlineStr">
         <is>
           <t>14.83948304,-90.80399718</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
         <v>130</v>
       </c>
       <c r="S114" s="1" t="n">
         <v>132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>04-03-2075-43_2024</t>
+          <t>04-03-2075-43_2025</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>04-03-2075-43</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10001,64 +10001,64 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>14.80799426,-90.74914793</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S116" s="1" t="n">
         <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>2490</v>
+        <v>2489</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>04-03-2472-45_2025</t>
+          <t>04-03-2472-45_2024</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>04-03-2472-45</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10086,64 +10086,64 @@
       <c r="N117" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S117" s="1" t="n">
         <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>04-03-2472-45_2024</t>
+          <t>04-03-2472-45_2025</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>04-03-2472-45</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10681,64 +10681,64 @@
       <c r="N124" s="2" t="inlineStr">
         <is>
           <t>14.80799426,-90.74914793</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
         <v>86</v>
       </c>
       <c r="S124" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>18410</v>
+        <v>2496</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>04-03-2674-45_2025</t>
+          <t>04-03-2674-45_2024</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>04-03-2674-45</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10766,64 +10766,64 @@
       <c r="N125" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S125" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>2496</v>
+        <v>18410</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>04-03-2674-45_2024</t>
+          <t>04-03-2674-45_2025</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>04-03-2674-45</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10851,64 +10851,64 @@
       <c r="N126" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S126" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>2498</v>
+        <v>2497</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>04-03-2724-43_2025</t>
+          <t>04-03-2724-43_2024</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>04-03-2724-43</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -10936,64 +10936,64 @@
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>14.77719714,-90.79569499</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
         <v>164</v>
       </c>
       <c r="S127" s="1" t="n">
         <v>168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>04-03-2724-43_2024</t>
+          <t>04-03-2724-43_2025</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>04-03-2724-43</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -11106,64 +11106,64 @@
       <c r="N129" s="2" t="inlineStr">
         <is>
           <t>14.83301173,-90.7980359</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S129" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>2500</v>
+        <v>2499</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>04-03-3020-45_2025</t>
+          <t>04-03-3020-45_2024</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>04-03-3020-45</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -11191,64 +11191,64 @@
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S130" s="1" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>04-03-3020-45_2024</t>
+          <t>04-03-3020-45_2025</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>04-03-3020-45</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -11871,64 +11871,64 @@
       <c r="N138" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
         <v>40</v>
       </c>
       <c r="S138" s="1" t="n">
         <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>2505</v>
+        <v>2504</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>04-03-3255-43_2025</t>
+          <t>04-03-3255-43_2024</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>04-03-3255-43</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -11956,64 +11956,64 @@
       <c r="N139" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
         <v>50</v>
       </c>
       <c r="S139" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>04-03-3255-43_2024</t>
+          <t>04-03-3255-43_2025</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>04-03-3255-43</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>