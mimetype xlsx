--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>2276</v>
+        <v>18367</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>04-01-0004-42_2024</t>
+          <t>04-01-0004-42_2025</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>04-01-0004-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.62732964,-90.50932971</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>242</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>18367</v>
+        <v>2276</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>04-01-0004-42_2025</t>
+          <t>04-01-0004-42_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>04-01-0004-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -566,64 +566,64 @@
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>14.69375151,-90.82735671</t>
         </is>
       </c>
       <c r="O5" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q5" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R5" s="1" t="n">
         <v>163</v>
       </c>
       <c r="S5" s="1" t="n">
         <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>04-01-0013-43_2024</t>
+          <t>04-01-0013-43_2025</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>04-01-0013-43</t>
         </is>
       </c>
       <c r="D6" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>14.66492154,-90.84073859</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>474</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>2279</v>
+        <v>2278</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>04-01-0013-43_2025</t>
+          <t>04-01-0013-43_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>04-01-0013-43</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.69010858,-90.79275874</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>209</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>2286</v>
+        <v>2285</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>04-01-0020-42_2025</t>
+          <t>04-01-0020-42_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>04-01-0020-42</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>14.64125767,-90.80979209</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>04-01-0020-42_2024</t>
+          <t>04-01-0020-42_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>04-01-0020-42</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.64125767,-90.80979209</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>110</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>04-01-0020-43_2024</t>
+          <t>04-01-0020-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>04-01-0020-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.64125767,-90.80979209</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>520</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>2288</v>
+        <v>2287</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>04-01-0020-43_2025</t>
+          <t>04-01-0020-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>04-01-0020-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.64125767,-90.80979209</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>520</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>04-01-0021-43_2024</t>
+          <t>04-01-0021-43_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>04-01-0021-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.68599917,-90.79686737</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>237</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>2290</v>
+        <v>2289</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>04-01-0021-43_2025</t>
+          <t>04-01-0021-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>04-01-0021-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1671,64 +1671,64 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>14.68599917,-90.79686737</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
         <v>237</v>
       </c>
       <c r="S18" s="1" t="n">
         <v>215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>2291</v>
+        <v>18369</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>04-01-0023-43_2024</t>
+          <t>04-01-0023-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>04-01-0023-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1756,64 +1756,64 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>14.67213811,-90.84113052</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
         <v>283</v>
       </c>
       <c r="S19" s="1" t="n">
         <v>282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>18369</v>
+        <v>2291</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>04-01-0023-43_2025</t>
+          <t>04-01-0023-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>04-01-0023-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.67213811,-90.84113052</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>283</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>04-01-0024-43_2024</t>
+          <t>04-01-0024-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>04-01-0024-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>295</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>2293</v>
+        <v>2292</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>04-01-0024-43_2025</t>
+          <t>04-01-0024-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>04-01-0024-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>295</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>04-01-0025-43_2024</t>
+          <t>04-01-0025-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>04-01-0025-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2096,64 +2096,64 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>421</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>2295</v>
+        <v>2294</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>04-01-0025-43_2025</t>
+          <t>04-01-0025-43_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>04-01-0025-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2181,64 +2181,64 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
         <v>421</v>
       </c>
       <c r="S24" s="1" t="n">
         <v>403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>2296</v>
+        <v>18370</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>04-01-0027-43_2024</t>
+          <t>04-01-0027-43_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>04-01-0027-43</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>843</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>18370</v>
+        <v>2296</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>04-01-0027-43_2025</t>
+          <t>04-01-0027-43_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>04-01-0027-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>843</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>18371</v>
+        <v>2297</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>04-01-0028-43_2025</t>
+          <t>04-01-0028-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>04-01-0028-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2436,64 +2436,64 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
         <v>878</v>
       </c>
       <c r="S27" s="1" t="n">
         <v>863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>2297</v>
+        <v>18371</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>04-01-0028-43_2024</t>
+          <t>04-01-0028-43_2025</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>04-01-0028-43</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -2946,64 +2946,64 @@
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>14.63784826,-90.80969721</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>299</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>04-01-0047-45_2024</t>
+          <t>04-01-0047-45_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>04-01-0047-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3031,64 +3031,64 @@
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>14.66130533,-90.8290014</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>702</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>665</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>2302</v>
+        <v>2301</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>04-01-0047-45_2025</t>
+          <t>04-01-0047-45_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>04-01-0047-45</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.72619579,-90.82849949</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>04-01-0082-43_2024</t>
+          <t>04-01-0082-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>04-01-0082-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>14.70083742,-90.82517643</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>29</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>2308</v>
+        <v>2307</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>04-01-0082-43_2025</t>
+          <t>04-01-0082-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>04-01-0082-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -3966,64 +3966,64 @@
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>14.66355117,-90.84796921</t>
         </is>
       </c>
       <c r="O45" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q45" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R45" s="1" t="n">
         <v>266</v>
       </c>
       <c r="S45" s="1" t="n">
         <v>255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>04-01-0086-43_2024</t>
+          <t>04-01-0086-43_2025</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>04-01-0086-43</t>
         </is>
       </c>
       <c r="D46" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4051,64 +4051,64 @@
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>14.67881104,-90.80149312</t>
         </is>
       </c>
       <c r="O46" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q46" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R46" s="1" t="n">
         <v>699</v>
       </c>
       <c r="S46" s="1" t="n">
         <v>694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>2312</v>
+        <v>2311</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>04-01-0086-43_2025</t>
+          <t>04-01-0086-43_2024</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>04-01-0086-43</t>
         </is>
       </c>
       <c r="D47" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4221,64 +4221,64 @@
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
         <v>295</v>
       </c>
       <c r="S48" s="1" t="n">
         <v>267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>2315</v>
+        <v>2314</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>04-01-0090-43_2025</t>
+          <t>04-01-0090-43_2024</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>04-01-0090-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -4306,64 +4306,64 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
         <v>122</v>
       </c>
       <c r="S49" s="1" t="n">
         <v>97</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>04-01-0090-43_2024</t>
+          <t>04-01-0090-43_2025</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>04-01-0090-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5241,64 +5241,64 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
         <v>174</v>
       </c>
       <c r="S60" s="1" t="n">
         <v>167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>2326</v>
+        <v>2325</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>04-01-0728-43_2025</t>
+          <t>04-01-0728-43_2024</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>04-01-0728-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -5326,64 +5326,64 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
         <v>811</v>
       </c>
       <c r="S61" s="1" t="n">
         <v>833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>04-01-0728-43_2024</t>
+          <t>04-01-0728-43_2025</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>04-01-0728-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -6516,64 +6516,64 @@
       <c r="N75" s="2" t="inlineStr">
         <is>
           <t>14.64692192,-90.8636024</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
         <v>20</v>
       </c>
       <c r="S75" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>2339</v>
+        <v>2338</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>04-01-2809-43_2025</t>
+          <t>04-01-2809-43_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>04-01-2809-43</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -6582,83 +6582,83 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL DURAZNO</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S76" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>04-01-2809-43_2024</t>
+          <t>04-01-2809-43_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>04-01-2809-43</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -6667,55 +6667,55 @@
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL DURAZNO</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
         <v>62</v>
       </c>
       <c r="S77" s="1" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
         <v>2340</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>04-01-2876-43_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>04-01-2876-43</t>
         </is>
@@ -6771,64 +6771,64 @@
       <c r="N78" s="2" t="inlineStr">
         <is>
           <t>14.69010858,-90.79275874</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>70000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
         <v>43</v>
       </c>
       <c r="S78" s="1" t="n">
         <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>2341</v>
+        <v>18379</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>04-01-3004-43_2024</t>
+          <t>04-01-3004-43_2025</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>04-01-3004-43</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -6856,64 +6856,64 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
         <v>89</v>
       </c>
       <c r="S79" s="1" t="n">
         <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>18379</v>
+        <v>2341</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>04-01-3004-43_2025</t>
+          <t>04-01-3004-43_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>04-01-3004-43</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>