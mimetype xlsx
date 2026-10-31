--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S24"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>31</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>16030</v>
+        <v>19513</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>19-11-0008-42_2024</t>
+          <t>19-11-0008-42_2025</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>19-11-0008-42</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -736,1490 +736,2170 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>66</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>16031</v>
+        <v>16030</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>19-11-0009-42_2024</t>
+          <t>19-11-0008-42_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>19-11-0009-42</t>
+          <t>19-11-0008-42</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS TABLONES</t>
+          <t>ALDEA BARRANCO COLORADO</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="S8" s="1" t="n">
-        <v>98</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>16032</v>
+        <v>19514</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>19-11-0010-43_2024</t>
+          <t>19-11-0009-42_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>19-11-0010-43</t>
+          <t>19-11-0009-42</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>BARRIO EL CENTRO</t>
+          <t>ALDEA LOS TABLONES</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
-        <v>438</v>
+        <v>110</v>
       </c>
       <c r="S9" s="1" t="n">
-        <v>419</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>16034</v>
+        <v>16031</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43_2025</t>
+          <t>19-11-0009-42_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43</t>
+          <t>19-11-0009-42</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>ALDEA LOS TABLONES</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
-        <v>310</v>
+        <v>110</v>
       </c>
       <c r="S10" s="1" t="n">
-        <v>309</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>16033</v>
+        <v>16032</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43_2024</t>
+          <t>19-11-0010-43_2024</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>19-11-0011-43</t>
+          <t>19-11-0010-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS TABLONES</t>
+          <t>BARRIO EL CENTRO</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
-        <v>310</v>
+        <v>438</v>
       </c>
       <c r="S11" s="1" t="n">
-        <v>309</v>
+        <v>419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>16035</v>
+        <v>19515</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>19-11-0012-43_2024</t>
+          <t>19-11-0010-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>19-11-0012-43</t>
+          <t>19-11-0010-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JUAN</t>
+          <t>BARRIO EL CENTRO</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
-        <v>187</v>
+        <v>438</v>
       </c>
       <c r="S12" s="1" t="n">
-        <v>170</v>
+        <v>419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>16036</v>
+        <v>16034</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>19-11-0013-43_2024</t>
+          <t>19-11-0011-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>19-11-0013-43</t>
+          <t>19-11-0011-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN FELIPE</t>
+          <t>ALDEA LOS TABLONES</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
-        <v>35</v>
+        <v>310</v>
       </c>
       <c r="S13" s="1" t="n">
-        <v>34</v>
+        <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>16037</v>
+        <v>16033</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>19-11-0014-43_2024</t>
+          <t>19-11-0011-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>19-11-0014-43</t>
+          <t>19-11-0011-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRANCO COLORADO</t>
+          <t>ALDEA LOS TABLONES</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
-        <v>181</v>
+        <v>310</v>
       </c>
       <c r="S14" s="1" t="n">
-        <v>192</v>
+        <v>309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>16039</v>
+        <v>19516</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43_2025</t>
+          <t>19-11-0012-43_2025</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43</t>
+          <t>19-11-0012-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PLAN DEL MORRO</t>
+          <t>ALDEA SAN JUAN</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="S15" s="1" t="n">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>16038</v>
+        <v>16035</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43_2024</t>
+          <t>19-11-0012-43_2024</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>19-11-0015-43</t>
+          <t>19-11-0012-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PLAN DEL MORRO</t>
+          <t>ALDEA SAN JUAN</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="S16" s="1" t="n">
-        <v>90</v>
+        <v>170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>16040</v>
+        <v>16036</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>19-11-0016-43_2024</t>
+          <t>19-11-0013-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>19-11-0016-43</t>
+          <t>19-11-0013-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CIMARRON</t>
+          <t>ALDEA SAN FELIPE</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="S17" s="1" t="n">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>16041</v>
+        <v>16037</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>19-11-0017-43_2024</t>
+          <t>19-11-0014-43_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>19-11-0017-43</t>
+          <t>19-11-0014-43</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SINANECA</t>
+          <t>ALDEA BARRANCO COLORADO</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O18" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q18" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R18" s="1" t="n">
-        <v>105</v>
+        <v>181</v>
       </c>
       <c r="S18" s="1" t="n">
-        <v>100</v>
+        <v>192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>16043</v>
+        <v>16039</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>19-11-0020-45_2025</t>
+          <t>19-11-0015-43_2025</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>19-11-0020-45</t>
+          <t>19-11-0015-43</t>
         </is>
       </c>
       <c r="D19" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JUAN</t>
+          <t>ALDEA PLAN DEL MORRO</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O19" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q19" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R19" s="1" t="n">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="S19" s="1" t="n">
-        <v>63</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>16042</v>
+        <v>16038</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>19-11-0020-45_2024</t>
+          <t>19-11-0015-43_2024</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>19-11-0020-45</t>
+          <t>19-11-0015-43</t>
         </is>
       </c>
       <c r="D20" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN JUAN</t>
+          <t>ALDEA PLAN DEL MORRO</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="S20" s="1" t="n">
-        <v>63</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>16044</v>
+        <v>16040</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>19-11-0021-45_2024</t>
+          <t>19-11-0016-43_2024</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>19-11-0021-45</t>
+          <t>19-11-0016-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.240</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PLAN DEL MORRO</t>
+          <t>ALDEA CIMARRON</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="S21" s="1" t="n">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>16045</v>
+        <v>16041</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>19-11-0022-45_2024</t>
+          <t>19-11-0017-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19-11-0022-45</t>
+          <t>19-11-0017-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO-NUFED-NO.583</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TABLONES</t>
+          <t>ALDEA SINANECA</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="S22" s="1" t="n">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>16046</v>
+        <v>19517</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>19-11-0023-45_2024</t>
+          <t>19-11-0017-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>19-11-0023-45</t>
+          <t>19-11-0017-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
           <t>SAN JORGE</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.458</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SINANECA,</t>
+          <t>ALDEA SINANECA</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
-        <v>46</v>
+        <v>105</v>
       </c>
       <c r="S23" s="1" t="n">
-        <v>44</v>
+        <v>100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>16047</v>
+        <v>16042</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>19-11-0026-42_2024</t>
+          <t>19-11-0020-45_2024</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19-11-0026-42</t>
+          <t>19-11-0020-45</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN JUAN</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R24" s="1" t="n">
+        <v>76</v>
+      </c>
+      <c r="S24" s="1" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="n">
+        <v>16043</v>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0020-45_2025</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0020-45</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I25" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>INSTITUTO NACIONAL DE EDUCACION BASICA DE TELESECUNDARIA</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SAN JUAN</t>
+        </is>
+      </c>
+      <c r="N25" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P25" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R25" s="1" t="n">
+        <v>76</v>
+      </c>
+      <c r="S25" s="1" t="n">
+        <v>63</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="n">
+        <v>16044</v>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45_2024</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I26" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.240</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DEL MORRO</t>
+        </is>
+      </c>
+      <c r="N26" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P26" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R26" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="S26" s="1" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="n">
+        <v>19518</v>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45_2025</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0021-45</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I27" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.240</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA PLAN DEL MORRO</t>
+        </is>
+      </c>
+      <c r="N27" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P27" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R27" s="1" t="n">
+        <v>47</v>
+      </c>
+      <c r="S27" s="1" t="n">
+        <v>42</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="n">
+        <v>19519</v>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45_2025</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I28" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO-NUFED-NO.583</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TABLONES</t>
+        </is>
+      </c>
+      <c r="N28" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R28" s="1" t="n">
+        <v>114</v>
+      </c>
+      <c r="S28" s="1" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="n">
+        <v>16045</v>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45_2024</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0022-45</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr">
+        <is>
+          <t>Vespertina</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I29" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO-NUFED-NO.583</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA TABLONES</t>
+        </is>
+      </c>
+      <c r="N29" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P29" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R29" s="1" t="n">
+        <v>114</v>
+      </c>
+      <c r="S29" s="1" t="n">
+        <v>101</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="n">
+        <v>16046</v>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45_2024</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I30" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.458</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SINANECA,</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R30" s="1" t="n">
+        <v>46</v>
+      </c>
+      <c r="S30" s="1" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="n">
+        <v>19520</v>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45_2025</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0023-45</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="n">
+        <v>2025</v>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO -NUFED- NO.458</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA SINANECA,</t>
+        </is>
+      </c>
+      <c r="N31" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R31" s="1" t="n">
+        <v>46</v>
+      </c>
+      <c r="S31" s="1" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="n">
+        <v>16047</v>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0026-42_2024</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>19-11-0026-42</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
           <t>Preprimaria</t>
         </is>
       </c>
-      <c r="G24" s="2" t="inlineStr">
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
-      <c r="H24" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L24" s="2" t="inlineStr">
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>SAN JORGE</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
-      <c r="M24" s="2" t="inlineStr">
+      <c r="M32" s="2" t="inlineStr">
         <is>
           <t>ALDEA CIMARRON</t>
         </is>
       </c>
-      <c r="N24" s="2" t="inlineStr">
-[...15 lines deleted...]
-      <c r="R24" s="1" t="n">
+      <c r="N32" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P32" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R32" s="1" t="n">
         <v>18</v>
       </c>
-      <c r="S24" s="1" t="n">
+      <c r="S32" s="1" t="n">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>