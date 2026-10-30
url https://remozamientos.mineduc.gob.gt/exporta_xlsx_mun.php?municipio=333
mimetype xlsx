--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S40"/>
+  <dimension ref="A1:S43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>15757</v>
+        <v>15756</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>19-06-0002-42_2025</t>
+          <t>19-06-0002-42_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>19-06-0002-42</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>14.94958048,-89.78743105</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>30</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>15756</v>
+        <v>15757</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>19-06-0002-42_2024</t>
+          <t>19-06-0002-42_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>19-06-0002-42</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -651,64 +651,64 @@
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O6" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q6" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R6" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S6" s="1" t="n">
         <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>15762</v>
+        <v>15761</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>19-06-0009-45_2025</t>
+          <t>19-06-0009-45_2024</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>19-06-0009-45</t>
         </is>
       </c>
       <c r="D7" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>68</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>15761</v>
+        <v>15762</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>19-06-0009-45_2024</t>
+          <t>19-06-0009-45_2025</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>19-06-0009-45</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.94887561,-89.77607755</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>70</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>87</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>15765</v>
+        <v>15766</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>19-06-0216-43_2024</t>
+          <t>19-06-0216-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>19-06-0216-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.94709908,-89.77684574</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>306</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>15766</v>
+        <v>15765</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>19-06-0216-43_2025</t>
+          <t>19-06-0216-43_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>19-06-0216-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.94709908,-89.77684574</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>306</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>15767</v>
+        <v>15768</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>19-06-0217-43_2024</t>
+          <t>19-06-0217-43_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>19-06-0217-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>15.0029192,-89.67024477</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>365</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>15768</v>
+        <v>15767</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>19-06-0217-43_2025</t>
+          <t>19-06-0217-43_2024</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>19-06-0217-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.95062786,-89.79704109</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>105</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>15770</v>
+        <v>15771</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>19-06-0219-43_2024</t>
+          <t>19-06-0219-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>19-06-0219-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>15.01473148,-89.84110284</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>121</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>15771</v>
+        <v>15770</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>19-06-0219-43_2025</t>
+          <t>19-06-0219-43_2024</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>19-06-0219-43</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1841,64 +1841,64 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>14.98066961,-89.76507871</t>
         </is>
       </c>
       <c r="O20" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q20" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R20" s="1" t="n">
         <v>268</v>
       </c>
       <c r="S20" s="1" t="n">
         <v>286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>15775</v>
+        <v>19451</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>19-06-0223-43_2024</t>
+          <t>19-06-0223-43_2025</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>19-06-0223-43</t>
         </is>
       </c>
       <c r="D21" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1926,131 +1926,131 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.99936695,-89.84919715</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>76</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>15777</v>
+        <v>15775</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>19-06-0224-43_2025</t>
+          <t>19-06-0223-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>19-06-0224-43</t>
+          <t>19-06-0223-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL PARAISO ALDEA LOS VADOS</t>
+          <t>ALDEA LOS VADOS</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>15.02411148,-89.86799912</t>
+          <t>14.99936695,-89.84919715</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="S22" s="1" t="n">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>15776</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>19-06-0224-43_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>19-06-0224-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
@@ -2096,149 +2096,149 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>15.02411148,-89.86799912</t>
         </is>
       </c>
       <c r="O23" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q23" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R23" s="1" t="n">
         <v>64</v>
       </c>
       <c r="S23" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>15779</v>
+        <v>15777</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>19-06-0383-42_2025</t>
+          <t>19-06-0224-43_2025</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>19-06-0383-42</t>
+          <t>19-06-0224-43</t>
         </is>
       </c>
       <c r="D24" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PUEBLO NUEVO</t>
+          <t>CASERIO EL PARAISO ALDEA LOS VADOS</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>14.98066961,-89.76507871</t>
+          <t>15.02411148,-89.86799912</t>
         </is>
       </c>
       <c r="O24" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q24" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R24" s="1" t="n">
-        <v>102</v>
+        <v>64</v>
       </c>
       <c r="S24" s="1" t="n">
-        <v>125</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>15778</v>
+        <v>15779</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>19-06-0383-42_2024</t>
+          <t>19-06-0383-42_2025</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>19-06-0383-42</t>
         </is>
       </c>
       <c r="D25" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -2266,301 +2266,301 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.98066961,-89.76507871</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>102</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>15780</v>
+        <v>15778</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>19-06-0582-43_2024</t>
+          <t>19-06-0383-42_2024</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>19-06-0582-43</t>
+          <t>19-06-0383-42</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MIRADOR</t>
+          <t>ALDEA PUEBLO NUEVO</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>15.03565254,-89.84654687</t>
+          <t>14.98066961,-89.76507871</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="S26" s="1" t="n">
-        <v>102</v>
+        <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>15781</v>
+        <v>15780</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>19-06-0583-42_2024</t>
+          <t>19-06-0582-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>19-06-0583-42</t>
+          <t>19-06-0582-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>ALDEA HUIJO</t>
+          <t>ALDEA EL MIRADOR</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>14.95062786,-89.79704109</t>
+          <t>15.03565254,-89.84654687</t>
         </is>
       </c>
       <c r="O27" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q27" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R27" s="1" t="n">
-        <v>46</v>
+        <v>100</v>
       </c>
       <c r="S27" s="1" t="n">
-        <v>40</v>
+        <v>102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>15782</v>
+        <v>15781</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>19-06-0584-42_2024</t>
+          <t>19-06-0583-42_2024</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>19-06-0584-42</t>
+          <t>19-06-0583-42</t>
         </is>
       </c>
       <c r="D28" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA PALMILLA</t>
+          <t>ALDEA HUIJO</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>14.96179129,-89.75548077</t>
+          <t>14.95062786,-89.79704109</t>
         </is>
       </c>
       <c r="O28" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q28" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R28" s="1" t="n">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="S28" s="1" t="n">
-        <v>67</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>15783</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>19-06-0584-42_2025</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>19-06-0584-42</t>
         </is>
       </c>
       <c r="D29" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
@@ -2606,980 +2606,1235 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>14.96179129,-89.75548077</t>
         </is>
       </c>
       <c r="O29" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q29" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R29" s="1" t="n">
         <v>49</v>
       </c>
       <c r="S29" s="1" t="n">
         <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>15784</v>
+        <v>15782</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>19-06-0683-42_2024</t>
+          <t>19-06-0584-42_2024</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>19-06-0683-42</t>
+          <t>19-06-0584-42</t>
         </is>
       </c>
       <c r="D30" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MIRADOR</t>
+          <t>ALDEA LA PALMILLA</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>15.03565254,-89.84654687</t>
+          <t>14.96179129,-89.75548077</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="S30" s="1" t="n">
-        <v>51</v>
+        <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>15785</v>
+        <v>15784</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>19-06-0685-42_2024</t>
+          <t>19-06-0683-42_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>19-06-0685-42</t>
+          <t>19-06-0683-42</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO CHIQUITO</t>
+          <t>ALDEA EL MIRADOR</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>14.98153242,-89.75050218</t>
+          <t>15.03565254,-89.84654687</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S31" s="1" t="n">
-        <v>35</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>15787</v>
+        <v>19452</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45_2025</t>
+          <t>19-06-0685-42_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45</t>
+          <t>19-06-0685-42</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JUTE</t>
+          <t>ALDEA RIO CHIQUITO</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>14.97868586,-89.82709809</t>
+          <t>14.98153242,-89.75050218</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="S32" s="1" t="n">
-        <v>197</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>15786</v>
+        <v>15785</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45_2024</t>
+          <t>19-06-0685-42_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>19-06-0728-45</t>
+          <t>19-06-0685-42</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JUTE</t>
+          <t>ALDEA RIO CHIQUITO</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>14.97868586,-89.82709809</t>
+          <t>14.98153242,-89.75050218</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
-        <v>173</v>
+        <v>52</v>
       </c>
       <c r="S33" s="1" t="n">
-        <v>197</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>15788</v>
+        <v>15786</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>19-06-0754-43_2024</t>
+          <t>19-06-0728-45_2024</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>19-06-0754-43</t>
+          <t>19-06-0728-45</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MAGUEY</t>
+          <t>ALDEA EL JUTE</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>14.95292576,-89.77230349</t>
+          <t>14.97868586,-89.82709809</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
-        <v>65</v>
+        <v>173</v>
       </c>
       <c r="S34" s="1" t="n">
-        <v>67</v>
+        <v>197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>15789</v>
+        <v>15787</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>19-06-0794-42_2024</t>
+          <t>19-06-0728-45_2025</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>19-06-0794-42</t>
+          <t>19-06-0728-45</t>
         </is>
       </c>
       <c r="D35" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL CHICO</t>
+          <t>ALDEA EL JUTE</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>15.01473148,-89.84110284</t>
+          <t>14.97868586,-89.82709809</t>
         </is>
       </c>
       <c r="O35" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q35" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R35" s="1" t="n">
-        <v>57</v>
+        <v>173</v>
       </c>
       <c r="S35" s="1" t="n">
-        <v>60</v>
+        <v>197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>15790</v>
+        <v>15788</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>19-06-0994-42_2024</t>
+          <t>19-06-0754-43_2024</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>19-06-0994-42</t>
+          <t>19-06-0754-43</t>
         </is>
       </c>
       <c r="D36" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS VADOS</t>
+          <t>ALDEA EL MAGUEY</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>14.99936695,-89.84919715</t>
+          <t>14.95292576,-89.77230349</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="S36" s="1" t="n">
-        <v>44</v>
+        <v>67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>15791</v>
+        <v>15789</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>19-06-1057-45_2024</t>
+          <t>19-06-0794-42_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>19-06-1057-45</t>
+          <t>19-06-0794-42</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>USUMATLAN</t>
+          <t>ALDEA EL CHICO</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>14.94723989,-89.78338605</t>
+          <t>15.01473148,-89.84110284</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
-        <v>211</v>
+        <v>57</v>
       </c>
       <c r="S37" s="1" t="n">
-        <v>209</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>15792</v>
+        <v>15790</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>19-06-1155-42_2024</t>
+          <t>19-06-0994-42_2024</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>19-06-1155-42</t>
+          <t>19-06-0994-42</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXA A EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MAGUEY</t>
+          <t>ALDEA LOS VADOS</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99936695,-89.84919715</t>
         </is>
       </c>
       <c r="O38" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q38" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R38" s="1" t="n">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="S38" s="1" t="n">
-        <v>86</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>15793</v>
+        <v>19453</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>19-06-1157-42_2024</t>
+          <t>19-06-0994-42_2025</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>19-06-1157-42</t>
+          <t>19-06-0994-42</t>
         </is>
       </c>
       <c r="D39" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>USUMATLAN</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL PARAISO, ALDEA LOS VADOS</t>
+          <t>ALDEA LOS VADOS</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99936695,-89.84919715</t>
         </is>
       </c>
       <c r="O39" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q39" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R39" s="1" t="n">
-        <v>84</v>
+        <v>35</v>
       </c>
       <c r="S39" s="1" t="n">
-        <v>77</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>15794</v>
+        <v>15791</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>19-06-1257-45_2024</t>
+          <t>19-06-1057-45_2024</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>19-06-1257-45</t>
+          <t>19-06-1057-45</t>
         </is>
       </c>
       <c r="D40" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I40" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>INEB</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="N40" s="2" t="inlineStr">
+        <is>
+          <t>14.94723989,-89.78338605</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P40" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R40" s="1" t="n">
+        <v>211</v>
+      </c>
+      <c r="S40" s="1" t="n">
+        <v>209</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="n">
+        <v>15792</v>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1155-42_2024</t>
+        </is>
+      </c>
+      <c r="C41" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1155-42</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E41" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I41" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J41" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K41" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA MAGUEY</t>
+        </is>
+      </c>
+      <c r="N41" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P41" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R41" s="1" t="n">
+        <v>70</v>
+      </c>
+      <c r="S41" s="1" t="n">
+        <v>86</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="n">
+        <v>15793</v>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1157-42_2024</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1157-42</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I42" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO EL PARAISO, ALDEA LOS VADOS</t>
+        </is>
+      </c>
+      <c r="N42" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P42" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R42" s="1" t="n">
+        <v>84</v>
+      </c>
+      <c r="S42" s="1" t="n">
+        <v>77</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="n">
+        <v>15794</v>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1257-45_2024</t>
+        </is>
+      </c>
+      <c r="C43" s="2" t="inlineStr">
+        <is>
+          <t>19-06-1257-45</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F43" s="2" t="inlineStr">
+        <is>
+          <t>Básico</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr">
+        <is>
           <t>Vespertina</t>
         </is>
       </c>
-      <c r="H40" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="L40" s="2" t="inlineStr">
+      <c r="H43" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I43" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J43" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K43" s="2" t="inlineStr">
+        <is>
+          <t>USUMATLAN</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
         <is>
           <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
-      <c r="M40" s="2" t="inlineStr">
+      <c r="M43" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL MIRADOR</t>
         </is>
       </c>
-      <c r="N40" s="2" t="inlineStr">
+      <c r="N43" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O40" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R40" s="1" t="n">
+      <c r="O43" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P43" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R43" s="1" t="n">
         <v>78</v>
       </c>
-      <c r="S40" s="1" t="n">
+      <c r="S43" s="1" t="n">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>