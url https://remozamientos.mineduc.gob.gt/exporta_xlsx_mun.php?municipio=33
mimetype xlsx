--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -226,64 +226,64 @@
         </is>
       </c>
       <c r="P1" s="2" t="inlineStr">
         <is>
           <t>Fuente Financiera</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Porcentaje de Avance</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2024</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Matrícula en 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>2844</v>
+        <v>2843</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>04-14-0009-45_2025</t>
+          <t>04-14-0009-45_2024</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>04-14-0009-45</t>
         </is>
       </c>
       <c r="D2" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>447</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>04-14-0009-45_2024</t>
+          <t>04-14-0009-45_2025</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>04-14-0009-45</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -906,64 +906,64 @@
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>14.58970504,-90.82802802</t>
         </is>
       </c>
       <c r="O9" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q9" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R9" s="1" t="n">
         <v>67</v>
       </c>
       <c r="S9" s="1" t="n">
         <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>2852</v>
+        <v>2851</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>04-14-2592-43_2025</t>
+          <t>04-14-2592-43_2024</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>04-14-2592-43</t>
         </is>
       </c>
       <c r="D10" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>
@@ -991,64 +991,64 @@
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>14.61074754,-90.8021799</t>
         </is>
       </c>
       <c r="O10" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q10" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R10" s="1" t="n">
         <v>741</v>
       </c>
       <c r="S10" s="1" t="n">
         <v>596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>04-14-2592-43_2024</t>
+          <t>04-14-2592-43_2025</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>04-14-2592-43</t>
         </is>
       </c>
       <c r="D11" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>CHIMALTENANGO</t>
         </is>