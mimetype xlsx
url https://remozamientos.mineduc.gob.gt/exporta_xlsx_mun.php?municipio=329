--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -736,64 +736,64 @@
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>14.99954448,-89.57717868</t>
         </is>
       </c>
       <c r="O7" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q7" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R7" s="1" t="n">
         <v>197</v>
       </c>
       <c r="S7" s="1" t="n">
         <v>186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>15435</v>
+        <v>15434</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>19-02-0088-43_2025</t>
+          <t>19-02-0088-43_2024</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>19-02-0088-43</t>
         </is>
       </c>
       <c r="D8" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -821,64 +821,64 @@
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>14.99969701,-89.5767713</t>
         </is>
       </c>
       <c r="O8" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q8" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R8" s="1" t="n">
         <v>391</v>
       </c>
       <c r="S8" s="1" t="n">
         <v>385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>15434</v>
+        <v>15435</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>19-02-0088-43_2024</t>
+          <t>19-02-0088-43_2025</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>19-02-0088-43</t>
         </is>
       </c>
       <c r="D9" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.99865264,-89.57647065</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>324</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>15438</v>
+        <v>15439</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>19-02-0090-43_2024</t>
+          <t>19-02-0090-43_2025</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>19-02-0090-43</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>15.03200623,-89.56983452</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>141</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>15439</v>
+        <v>15438</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>19-02-0090-43_2025</t>
+          <t>19-02-0090-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>19-02-0090-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1501,64 +1501,64 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>14.92451086,-89.66289177</t>
         </is>
       </c>
       <c r="O16" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q16" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R16" s="1" t="n">
         <v>53</v>
       </c>
       <c r="S16" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>15443</v>
+        <v>15444</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>19-02-0095-45_2024</t>
+          <t>19-02-0095-45_2025</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>19-02-0095-45</t>
         </is>
       </c>
       <c r="D17" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1586,64 +1586,64 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>14.99466236,-89.57750155</t>
         </is>
       </c>
       <c r="O17" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q17" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R17" s="1" t="n">
         <v>262</v>
       </c>
       <c r="S17" s="1" t="n">
         <v>235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>15444</v>
+        <v>15443</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>19-02-0095-45_2025</t>
+          <t>19-02-0095-45_2024</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>19-02-0095-45</t>
         </is>
       </c>
       <c r="D18" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>