--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -117,51 +117,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:S160"/>
+  <dimension ref="A1:S168"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID del remozamiento</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Código del Remozamiento</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>Código del Centro</t>
         </is>
       </c>
@@ -396,64 +396,64 @@
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>14.96952629,-89.54414843</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>60</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>15271</v>
+        <v>15272</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>19-01-0008-43_2024</t>
+          <t>19-01-0008-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>19-01-0008-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -481,64 +481,64 @@
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>14.97077158,-89.53738793</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>325</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>15272</v>
+        <v>15271</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>19-01-0008-43_2025</t>
+          <t>19-01-0008-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>19-01-0008-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1076,64 +1076,64 @@
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>14.97308767,-89.5240524</t>
         </is>
       </c>
       <c r="O11" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q11" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R11" s="1" t="n">
         <v>369</v>
       </c>
       <c r="S11" s="1" t="n">
         <v>327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>15280</v>
+        <v>15279</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>19-01-0013-42_2025</t>
+          <t>19-01-0013-42_2024</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>19-01-0013-42</t>
         </is>
       </c>
       <c r="D12" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>14.9628117,-89.52937733</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>79</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>15279</v>
+        <v>15280</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>19-01-0013-42_2024</t>
+          <t>19-01-0013-42_2025</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>19-01-0013-42</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1331,64 +1331,64 @@
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>14.9628117,-89.52937733</t>
         </is>
       </c>
       <c r="O14" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q14" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R14" s="1" t="n">
         <v>444</v>
       </c>
       <c r="S14" s="1" t="n">
         <v>460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>15283</v>
+        <v>15282</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>19-01-0019-43_2025</t>
+          <t>19-01-0019-43_2024</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>19-01-0019-43</t>
         </is>
       </c>
       <c r="D15" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1416,64 +1416,64 @@
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>14.96128754,-89.5510563</t>
         </is>
       </c>
       <c r="O15" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q15" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R15" s="1" t="n">
         <v>187</v>
       </c>
       <c r="S15" s="1" t="n">
         <v>208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>15282</v>
+        <v>15283</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>19-01-0019-43_2024</t>
+          <t>19-01-0019-43_2025</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>19-01-0019-43</t>
         </is>
       </c>
       <c r="D16" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>14.96264573,-89.49110046</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>15290</v>
+        <v>15289</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>19-01-0023-43_2025</t>
+          <t>19-01-0023-43_2024</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>19-01-0023-43</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>14.96264573,-89.49110046</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>246</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>15289</v>
+        <v>15290</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>19-01-0023-43_2024</t>
+          <t>19-01-0023-43_2025</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>19-01-0023-43</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -2266,64 +2266,64 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>14.93322173,-89.52247115</t>
         </is>
       </c>
       <c r="O25" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q25" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R25" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S25" s="1" t="n">
         <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>15293</v>
+        <v>15294</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>19-01-0026-43_2024</t>
+          <t>19-01-0026-43_2025</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>19-01-0026-43</t>
         </is>
       </c>
       <c r="D26" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -2351,64 +2351,64 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>14.93322173,-89.52247115</t>
         </is>
       </c>
       <c r="O26" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q26" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R26" s="1" t="n">
         <v>128</v>
       </c>
       <c r="S26" s="1" t="n">
         <v>125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>15294</v>
+        <v>15293</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>19-01-0026-43_2025</t>
+          <t>19-01-0026-43_2024</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>19-01-0026-43</t>
         </is>
       </c>
       <c r="D27" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3201,64 +3201,64 @@
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>15.01048051,-89.33253396</t>
         </is>
       </c>
       <c r="O36" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q36" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R36" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S36" s="1" t="n">
         <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>15305</v>
+        <v>15304</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>19-01-0039-43_2025</t>
+          <t>19-01-0039-43_2024</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>19-01-0039-43</t>
         </is>
       </c>
       <c r="D37" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3286,64 +3286,64 @@
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>14.99036998,-89.46707171</t>
         </is>
       </c>
       <c r="O37" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q37" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R37" s="1" t="n">
         <v>57</v>
       </c>
       <c r="S37" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>15304</v>
+        <v>15305</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>19-01-0039-43_2024</t>
+          <t>19-01-0039-43_2025</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>19-01-0039-43</t>
         </is>
       </c>
       <c r="D38" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3541,64 +3541,64 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>14.98403292,-89.52681065</t>
         </is>
       </c>
       <c r="O40" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q40" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R40" s="1" t="n">
         <v>119</v>
       </c>
       <c r="S40" s="1" t="n">
         <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>15308</v>
+        <v>15309</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>19-01-0043-43_2024</t>
+          <t>19-01-0043-43_2025</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>19-01-0043-43</t>
         </is>
       </c>
       <c r="D41" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3626,64 +3626,64 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>15.03457311,-89.44952705</t>
         </is>
       </c>
       <c r="O41" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q41" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R41" s="1" t="n">
         <v>23</v>
       </c>
       <c r="S41" s="1" t="n">
         <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>15309</v>
+        <v>15308</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>19-01-0043-43_2025</t>
+          <t>19-01-0043-43_2024</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>19-01-0043-43</t>
         </is>
       </c>
       <c r="D42" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3796,64 +3796,64 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>15.00024704,-89.49909152</t>
         </is>
       </c>
       <c r="O43" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q43" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R43" s="1" t="n">
         <v>56</v>
       </c>
       <c r="S43" s="1" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>15312</v>
+        <v>15311</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>19-01-0046-43_2025</t>
+          <t>19-01-0046-43_2024</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>19-01-0046-43</t>
         </is>
       </c>
       <c r="D44" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -3881,64 +3881,64 @@
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>14.99129776,-89.35904758</t>
         </is>
       </c>
       <c r="O44" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q44" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R44" s="1" t="n">
         <v>52</v>
       </c>
       <c r="S44" s="1" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>15311</v>
+        <v>15312</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>19-01-0046-43_2024</t>
+          <t>19-01-0046-43_2025</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>19-01-0046-43</t>
         </is>
       </c>
       <c r="D45" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
@@ -4136,216 +4136,216 @@
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>14.96768445,-89.36311971</t>
         </is>
       </c>
       <c r="O47" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q47" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R47" s="1" t="n">
         <v>19</v>
       </c>
       <c r="S47" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>15315</v>
+        <v>19413</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43_2025</t>
+          <t>19-01-0049-43_2025</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>19-01-0050-43</t>
+          <t>19-01-0049-43</t>
         </is>
       </c>
       <c r="D48" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA CARI ALBALLEROS</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>14.96768445,-89.36311971</t>
         </is>
       </c>
       <c r="O48" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q48" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R48" s="1" t="n">
-        <v>164</v>
+        <v>19</v>
       </c>
       <c r="S48" s="1" t="n">
-        <v>158</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>15317</v>
+        <v>15315</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43_2025</t>
+          <t>19-01-0050-43_2025</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>19-01-0051-43</t>
+          <t>19-01-0050-43</t>
         </is>
       </c>
       <c r="D49" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAPATA</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>14.99018483,-89.49650258</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O49" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q49" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R49" s="1" t="n">
-        <v>75</v>
+        <v>164</v>
       </c>
       <c r="S49" s="1" t="n">
-        <v>74</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
         <v>15316</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>19-01-0051-43_2024</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>19-01-0051-43</t>
         </is>
       </c>
       <c r="D50" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
@@ -4391,216 +4391,216 @@
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>14.99018483,-89.49650258</t>
         </is>
       </c>
       <c r="O50" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q50" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R50" s="1" t="n">
         <v>75</v>
       </c>
       <c r="S50" s="1" t="n">
         <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>15318</v>
+        <v>15317</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0053-43_2024</t>
+          <t>19-01-0051-43_2025</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>19-01-0053-43</t>
+          <t>19-01-0051-43</t>
         </is>
       </c>
       <c r="D51" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CERRO CHIQUITO</t>
+          <t>ALDEA TAPATA</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>14.97147942,-89.46629774</t>
+          <t>14.99018483,-89.49650258</t>
         </is>
       </c>
       <c r="O51" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q51" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R51" s="1" t="n">
-        <v>213</v>
+        <v>75</v>
       </c>
       <c r="S51" s="1" t="n">
-        <v>202</v>
+        <v>74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>15320</v>
+        <v>15318</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43_2025</t>
+          <t>19-01-0053-43_2024</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>19-01-0055-43</t>
+          <t>19-01-0053-43</t>
         </is>
       </c>
       <c r="D52" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL PINALITO</t>
+          <t>ALDEA CERRO CHIQUITO</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>14.94512942,-89.41453755</t>
+          <t>14.97147942,-89.46629774</t>
         </is>
       </c>
       <c r="O52" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q52" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R52" s="1" t="n">
-        <v>127</v>
+        <v>213</v>
       </c>
       <c r="S52" s="1" t="n">
-        <v>128</v>
+        <v>202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
         <v>15319</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>19-01-0055-43_2024</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>19-01-0055-43</t>
         </is>
       </c>
       <c r="D53" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
@@ -4646,131 +4646,131 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>14.94512942,-89.41453755</t>
         </is>
       </c>
       <c r="O53" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q53" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R53" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S53" s="1" t="n">
         <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>15322</v>
+        <v>15320</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43_2025</t>
+          <t>19-01-0055-43_2025</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>19-01-0058-43</t>
+          <t>19-01-0055-43</t>
         </is>
       </c>
       <c r="D54" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CERRO GRANDE</t>
+          <t>ALDEA EL PINALITO</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>14.96006964,-89.45875177</t>
+          <t>14.94512942,-89.41453755</t>
         </is>
       </c>
       <c r="O54" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q54" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R54" s="1" t="n">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="S54" s="1" t="n">
-        <v>120</v>
+        <v>128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
         <v>15321</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>19-01-0058-43_2024</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>19-01-0058-43</t>
         </is>
       </c>
       <c r="D55" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
@@ -4816,8970 +4816,9650 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O55" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q55" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R55" s="1" t="n">
         <v>120</v>
       </c>
       <c r="S55" s="1" t="n">
         <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>15323</v>
+        <v>15322</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0059-43_2024</t>
+          <t>19-01-0058-43_2025</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>19-01-0059-43</t>
+          <t>19-01-0058-43</t>
         </is>
       </c>
       <c r="D56" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SHASTUTU</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>15.03914704,-89.47593315</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O56" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q56" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R56" s="1" t="n">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="S56" s="1" t="n">
-        <v>24</v>
+        <v>120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>15324</v>
+        <v>19414</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43_2025</t>
+          <t>19-01-0059-43_2025</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>19-01-0062-43</t>
+          <t>19-01-0059-43</t>
         </is>
       </c>
       <c r="D57" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAPACHI</t>
+          <t>ALDEA SHASTUTU</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>15.03489901,-89.42081587</t>
+          <t>15.03914704,-89.47593315</t>
         </is>
       </c>
       <c r="O57" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q57" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R57" s="1" t="n">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="S57" s="1" t="n">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>15325</v>
+        <v>15323</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0064-43_2024</t>
+          <t>19-01-0059-43_2024</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>19-01-0064-43</t>
+          <t>19-01-0059-43</t>
         </is>
       </c>
       <c r="D58" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL COCO</t>
+          <t>ALDEA SHASTUTU</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>14.90094873,-89.48074646</t>
+          <t>15.03914704,-89.47593315</t>
         </is>
       </c>
       <c r="O58" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q58" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R58" s="1" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="S58" s="1" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>15326</v>
+        <v>15324</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43_2025</t>
+          <t>19-01-0062-43_2025</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>19-01-0065-43</t>
+          <t>19-01-0062-43</t>
         </is>
       </c>
       <c r="D59" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>CASERIO MARIQUITA</t>
+          <t>ALDEA LAPACHI</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>15.02439983,-89.34250171</t>
+          <t>15.03489901,-89.42081587</t>
         </is>
       </c>
       <c r="O59" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q59" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R59" s="1" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="S59" s="1" t="n">
         <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>15327</v>
+        <v>15325</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>19-01-0066-43_2024</t>
+          <t>19-01-0064-43_2024</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>19-01-0066-43</t>
+          <t>19-01-0064-43</t>
         </is>
       </c>
       <c r="D60" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL FRUTILLO</t>
+          <t>ALDEA EL COCO</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>14.98118476,-89.51479852</t>
+          <t>14.90094873,-89.48074646</t>
         </is>
       </c>
       <c r="O60" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q60" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R60" s="1" t="n">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="S60" s="1" t="n">
-        <v>90</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>15328</v>
+        <v>15326</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>19-01-0067-43_2024</t>
+          <t>19-01-0065-43_2025</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>19-01-0067-43</t>
+          <t>19-01-0065-43</t>
         </is>
       </c>
       <c r="D61" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>ALDEA VOLCAN SAMAICA</t>
+          <t>CASERIO MARIQUITA</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>14.94309839,-89.39463908</t>
+          <t>15.02439983,-89.34250171</t>
         </is>
       </c>
       <c r="O61" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q61" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R61" s="1" t="n">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="S61" s="1" t="n">
-        <v>42</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>15329</v>
+        <v>15327</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>19-01-0068-43_2024</t>
+          <t>19-01-0066-43_2024</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>19-01-0068-43</t>
+          <t>19-01-0066-43</t>
         </is>
       </c>
       <c r="D62" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUACAL MAJADA</t>
+          <t>ALDEA EL FRUTILLO</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>15.04976273,-89.44837118</t>
+          <t>14.98118476,-89.51479852</t>
         </is>
       </c>
       <c r="O62" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q62" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R62" s="1" t="n">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="S62" s="1" t="n">
-        <v>22</v>
+        <v>90</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>15330</v>
+        <v>15328</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43_2024</t>
+          <t>19-01-0067-43_2024</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43</t>
+          <t>19-01-0067-43</t>
         </is>
       </c>
       <c r="D63" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MATAZANO</t>
+          <t>ALDEA VOLCAN SAMAICA</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>14.95277839,-89.4318419</t>
+          <t>14.94309839,-89.39463908</t>
         </is>
       </c>
       <c r="O63" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q63" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R63" s="1" t="n">
-        <v>152</v>
+        <v>51</v>
       </c>
       <c r="S63" s="1" t="n">
-        <v>160</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>15331</v>
+        <v>15329</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43_2025</t>
+          <t>19-01-0068-43_2024</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>19-01-0069-43</t>
+          <t>19-01-0068-43</t>
         </is>
       </c>
       <c r="D64" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MATAZANO</t>
+          <t>ALDEA GUACAL MAJADA</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>14.95277839,-89.4318419</t>
+          <t>15.04976273,-89.44837118</t>
         </is>
       </c>
       <c r="O64" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q64" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R64" s="1" t="n">
-        <v>152</v>
+        <v>21</v>
       </c>
       <c r="S64" s="1" t="n">
-        <v>160</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>15332</v>
+        <v>15331</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43_2025</t>
+          <t>19-01-0069-43_2025</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>19-01-0070-43</t>
+          <t>19-01-0069-43</t>
         </is>
       </c>
       <c r="D65" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SHUNTUY</t>
+          <t>ALDEA MATAZANO</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>14.98772036,-89.43795199</t>
+          <t>14.95277839,-89.4318419</t>
         </is>
       </c>
       <c r="O65" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q65" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R65" s="1" t="n">
-        <v>5</v>
+        <v>152</v>
       </c>
       <c r="S65" s="1" t="n">
-        <v>5</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>15333</v>
+        <v>15330</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>19-01-0072-45_2024</t>
+          <t>19-01-0069-43_2024</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>19-01-0072-45</t>
+          <t>19-01-0069-43</t>
         </is>
       </c>
       <c r="D66" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CERNA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
+          <t>ALDEA MATAZANO</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>14.96896026,-89.53595202</t>
+          <t>14.95277839,-89.4318419</t>
         </is>
       </c>
       <c r="O66" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q66" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R66" s="1" t="n">
-        <v>739</v>
+        <v>152</v>
       </c>
       <c r="S66" s="1" t="n">
-        <v>858</v>
+        <v>160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>15334</v>
+        <v>15332</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46_2025</t>
+          <t>19-01-0070-43_2025</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>19-01-0078-46</t>
+          <t>19-01-0070-43</t>
         </is>
       </c>
       <c r="D67" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
+          <t>ALDEA SHUNTUY</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>14.96896026,-89.53595202</t>
+          <t>14.98772036,-89.43795199</t>
         </is>
       </c>
       <c r="O67" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q67" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R67" s="1" t="n">
-        <v>485</v>
+        <v>5</v>
       </c>
       <c r="S67" s="1" t="n">
-        <v>475</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>15335</v>
+        <v>15333</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46_2025</t>
+          <t>19-01-0072-45_2024</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>19-01-0079-46</t>
+          <t>19-01-0072-45</t>
         </is>
       </c>
       <c r="D68" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>Nocturna</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
+          <t>INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CERNA</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>14.97344095,-89.52902043</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O68" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q68" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R68" s="1" t="n">
-        <v>43</v>
+        <v>739</v>
       </c>
       <c r="S68" s="1" t="n">
-        <v>38</v>
+        <v>858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>15336</v>
+        <v>19415</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>19-01-0087-42_2024</t>
+          <t>19-01-0072-45_2025</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>19-01-0087-42</t>
+          <t>19-01-0072-45</t>
         </is>
       </c>
       <c r="D69" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>CEIN PAIN</t>
+          <t>INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CERNA</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LAMPOCOY</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O69" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q69" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R69" s="1" t="n">
-        <v>32</v>
+        <v>739</v>
       </c>
       <c r="S69" s="1" t="n">
-        <v>41</v>
+        <v>858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>15337</v>
+        <v>19416</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>19-01-0088-42_2024</t>
+          <t>19-01-0073-45_2025</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>19-01-0088-42</t>
+          <t>19-01-0073-45</t>
         </is>
       </c>
       <c r="D70" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>CENTRO DE EDUCACION INTEGRAL PAIN</t>
+          <t>INSTITUTO NACIONAL MIXTO DE EDUCACION BASICA</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>ALDEA POTRERITOS</t>
+          <t>16 AVENIDA 9-51 BARRIO TAMARINDAL ZONA 1</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O70" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q70" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R70" s="1" t="n">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="S70" s="1" t="n">
-        <v>36</v>
+        <v>85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>15338</v>
+        <v>15334</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>19-01-0089-42_2024</t>
+          <t>19-01-0078-46_2025</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>19-01-0089-42</t>
+          <t>19-01-0078-46</t>
         </is>
       </c>
       <c r="D71" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INSTITUTO DIVERSIFICADO ADSCRITO AL INSTITUTO DE EDUCACION MEDIA EXPERIMENTAL CON ORIENTACION OCUPACIONAL JOSE RODRIGUEZ CER</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SHASTUTU</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2, BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96896026,-89.53595202</t>
         </is>
       </c>
       <c r="O71" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q71" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R71" s="1" t="n">
-        <v>8</v>
+        <v>485</v>
       </c>
       <c r="S71" s="1" t="n">
-        <v>8</v>
+        <v>475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>15339</v>
+        <v>15335</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42_2025</t>
+          <t>19-01-0079-46_2025</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>19-01-0092-42</t>
+          <t>19-01-0079-46</t>
         </is>
       </c>
       <c r="D72" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Nocturna</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>ESCUELA NACIONAL DE CIENCIAS COMERCIALES MIXTA NOCTURNA</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA ANITA LA JINCO</t>
+          <t>4A. CALLE 16-10 ZONA 1. BARRIO EL CALVARIO</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.97344095,-89.52902043</t>
         </is>
       </c>
       <c r="O72" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q72" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R72" s="1" t="n">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="S72" s="1" t="n">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>15340</v>
+        <v>15336</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>19-01-0096-42_2024</t>
+          <t>19-01-0087-42_2024</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>19-01-0096-42</t>
+          <t>19-01-0087-42</t>
         </is>
       </c>
       <c r="D73" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>CEIN PAIN</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO ARRIBA</t>
+          <t>ALDEA LAMPOCOY</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>14.99033408,-89.4695713</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O73" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q73" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R73" s="1" t="n">
         <v>32</v>
       </c>
       <c r="S73" s="1" t="n">
-        <v>27</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>15341</v>
+        <v>19417</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>19-01-0098-42_2024</t>
+          <t>19-01-0088-42_2025</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>19-01-0098-42</t>
+          <t>19-01-0088-42</t>
         </is>
       </c>
       <c r="D74" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>CENTRO DE EDUCACION INTEGRAL PAIN</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL CANAL, ALDEA LA FRAGUA</t>
+          <t>ALDEA POTRERITOS</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>14.9575682,-89.54842921</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O74" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q74" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R74" s="1" t="n">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="S74" s="1" t="n">
-        <v>50</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>15342</v>
+        <v>15337</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>19-01-0100-42_2024</t>
+          <t>19-01-0088-42_2024</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>19-01-0100-42</t>
+          <t>19-01-0088-42</t>
         </is>
       </c>
       <c r="D75" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>CENTRO DE EDUCACION INTEGRAL PAIN</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CERRO MIRAMUNDO</t>
+          <t>ALDEA POTRERITOS</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>14.9517877,-89.53943168</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O75" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q75" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R75" s="1" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S75" s="1" t="n">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>15343</v>
+        <v>15338</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>19-01-0101-42_2024</t>
+          <t>19-01-0089-42_2024</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>19-01-0101-42</t>
+          <t>19-01-0089-42</t>
         </is>
       </c>
       <c r="D76" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PLANCHA, ALDEA LA FRAGUA</t>
+          <t>ALDEA SHASTUTU</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>14.96166689,-89.54746699</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O76" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q76" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R76" s="1" t="n">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="S76" s="1" t="n">
-        <v>23</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>15345</v>
+        <v>15339</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43_2025</t>
+          <t>19-01-0092-42_2025</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43</t>
+          <t>19-01-0092-42</t>
         </is>
       </c>
       <c r="D77" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA BARRIO NUEVO</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>ALDEA SANTA ANITA LA JINCO</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>14.98339148,-89.53252768</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O77" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q77" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R77" s="1" t="n">
-        <v>138</v>
+        <v>18</v>
       </c>
       <c r="S77" s="1" t="n">
-        <v>116</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>15344</v>
+        <v>15340</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43_2024</t>
+          <t>19-01-0096-42_2024</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>19-01-0103-43</t>
+          <t>19-01-0096-42</t>
         </is>
       </c>
       <c r="D78" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA BARRIO NUEVO</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>ALDEA RIO ARRIBA</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>14.98339148,-89.53252768</t>
+          <t>14.99033408,-89.4695713</t>
         </is>
       </c>
       <c r="O78" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q78" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R78" s="1" t="n">
-        <v>138</v>
+        <v>32</v>
       </c>
       <c r="S78" s="1" t="n">
-        <v>116</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>15347</v>
+        <v>15341</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43_2025</t>
+          <t>19-01-0098-42_2024</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43</t>
+          <t>19-01-0098-42</t>
         </is>
       </c>
       <c r="D79" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA EL TRAPICHE</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TRAPICHE</t>
+          <t>CASERIO EL CANAL, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>14.99780254,-89.48723199</t>
+          <t>14.9575682,-89.54842921</t>
         </is>
       </c>
       <c r="O79" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q79" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R79" s="1" t="n">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="S79" s="1" t="n">
-        <v>23</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>15346</v>
+        <v>15342</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43_2024</t>
+          <t>19-01-0100-42_2024</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>19-01-0106-43</t>
+          <t>19-01-0100-42</t>
         </is>
       </c>
       <c r="D80" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>EORM ALDEA EL TRAPICHE</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TRAPICHE</t>
+          <t>CASERIO CERRO MIRAMUNDO</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>14.99780254,-89.48723199</t>
+          <t>14.9517877,-89.53943168</t>
         </is>
       </c>
       <c r="O80" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q80" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R80" s="1" t="n">
         <v>27</v>
       </c>
       <c r="S80" s="1" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>15348</v>
+        <v>15343</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>19-01-0108-43_2024</t>
+          <t>19-01-0101-42_2024</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>19-01-0108-43</t>
+          <t>19-01-0101-42</t>
         </is>
       </c>
       <c r="D81" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA CHISPIA</t>
+          <t>CASERIO LA PLANCHA, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>14.9570522,-89.55418402</t>
+          <t>14.96166689,-89.54746699</t>
         </is>
       </c>
       <c r="O81" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q81" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R81" s="1" t="n">
-        <v>141</v>
+        <v>33</v>
       </c>
       <c r="S81" s="1" t="n">
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>15349</v>
+        <v>15345</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>19-01-0109-43_2024</t>
+          <t>19-01-0103-43_2025</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>19-01-0109-43</t>
+          <t>19-01-0103-43</t>
         </is>
       </c>
       <c r="D82" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL CANAL, ALDEA LA FRAGUA</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>14.9575682,-89.54842921</t>
+          <t>14.98339148,-89.53252768</t>
         </is>
       </c>
       <c r="O82" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q82" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R82" s="1" t="n">
-        <v>124</v>
+        <v>138</v>
       </c>
       <c r="S82" s="1" t="n">
-        <v>121</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>15350</v>
+        <v>15344</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>19-01-0110-43_2024</t>
+          <t>19-01-0103-43_2024</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>19-01-0110-43</t>
+          <t>19-01-0103-43</t>
         </is>
       </c>
       <c r="D83" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO ARRIBA</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>14.99033408,-89.4695713</t>
+          <t>14.98339148,-89.53252768</t>
         </is>
       </c>
       <c r="O83" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q83" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R83" s="1" t="n">
-        <v>70</v>
+        <v>138</v>
       </c>
       <c r="S83" s="1" t="n">
-        <v>76</v>
+        <v>116</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>15351</v>
+        <v>15346</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43_2025</t>
+          <t>19-01-0106-43_2024</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>19-01-0111-43</t>
+          <t>19-01-0106-43</t>
         </is>
       </c>
       <c r="D84" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS JOCOTES</t>
+          <t>ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>14.96185079,-89.49937074</t>
+          <t>14.99780254,-89.48723199</t>
         </is>
       </c>
       <c r="O84" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q84" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R84" s="1" t="n">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="S84" s="1" t="n">
-        <v>37</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>15352</v>
+        <v>15347</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>19-01-0112-43_2024</t>
+          <t>19-01-0106-43_2025</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>19-01-0112-43</t>
+          <t>19-01-0106-43</t>
         </is>
       </c>
       <c r="D85" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EORM ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CERRO MIRAMUNDO</t>
+          <t>ALDEA EL TRAPICHE</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>14.9517877,-89.53943168</t>
+          <t>14.99780254,-89.48723199</t>
         </is>
       </c>
       <c r="O85" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q85" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R85" s="1" t="n">
-        <v>113</v>
+        <v>27</v>
       </c>
       <c r="S85" s="1" t="n">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>15354</v>
+        <v>15348</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43_2025</t>
+          <t>19-01-0108-43_2024</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43</t>
+          <t>19-01-0108-43</t>
         </is>
       </c>
       <c r="D86" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
+          <t>CASERIO LA CHISPIA</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>14.96295089,-89.5630534</t>
+          <t>14.9570522,-89.55418402</t>
         </is>
       </c>
       <c r="O86" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q86" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R86" s="1" t="n">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="S86" s="1" t="n">
-        <v>115</v>
+        <v>127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>15353</v>
+        <v>15349</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43_2024</t>
+          <t>19-01-0109-43_2024</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>19-01-0113-43</t>
+          <t>19-01-0109-43</t>
         </is>
       </c>
       <c r="D87" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
+          <t>CASERIO EL CANAL, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>14.96295089,-89.5630534</t>
+          <t>14.9575682,-89.54842921</t>
         </is>
       </c>
       <c r="O87" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q87" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R87" s="1" t="n">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="S87" s="1" t="n">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>15355</v>
+        <v>15350</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46_2024</t>
+          <t>19-01-0110-43_2024</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46</t>
+          <t>19-01-0110-43</t>
         </is>
       </c>
       <c r="D88" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
+          <t>ALDEA RIO ARRIBA</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99033408,-89.4695713</t>
         </is>
       </c>
       <c r="O88" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q88" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R88" s="1" t="n">
-        <v>275</v>
+        <v>70</v>
       </c>
       <c r="S88" s="1" t="n">
-        <v>248</v>
+        <v>76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>15356</v>
+        <v>15351</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46_2025</t>
+          <t>19-01-0111-43_2025</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>19-01-0116-46</t>
+          <t>19-01-0111-43</t>
         </is>
       </c>
       <c r="D89" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
+          <t>ALDEA LOS JOCOTES</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96185079,-89.49937074</t>
         </is>
       </c>
       <c r="O89" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q89" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R89" s="1" t="n">
-        <v>275</v>
+        <v>37</v>
       </c>
       <c r="S89" s="1" t="n">
-        <v>248</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>15357</v>
+        <v>15352</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45_2025</t>
+          <t>19-01-0112-43_2024</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>19-01-0117-45</t>
+          <t>19-01-0112-43</t>
         </is>
       </c>
       <c r="D90" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>LOMA COLONIA EL CHAPARRO</t>
+          <t>CASERIO CERRO MIRAMUNDO</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.9517877,-89.53943168</t>
         </is>
       </c>
       <c r="O90" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q90" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R90" s="1" t="n">
-        <v>302</v>
+        <v>113</v>
       </c>
       <c r="S90" s="1" t="n">
-        <v>287</v>
+        <v>126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>15359</v>
+        <v>15353</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45_2025</t>
+          <t>19-01-0113-43_2024</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45</t>
+          <t>19-01-0113-43</t>
         </is>
       </c>
       <c r="D91" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96295089,-89.5630534</t>
         </is>
       </c>
       <c r="O91" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q91" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R91" s="1" t="n">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="S91" s="1" t="n">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>15358</v>
+        <v>15354</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45_2024</t>
+          <t>19-01-0113-43_2025</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>19-01-0119-45</t>
+          <t>19-01-0113-43</t>
         </is>
       </c>
       <c r="D92" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>CASERIO LA PLANCHA ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96295089,-89.5630534</t>
         </is>
       </c>
       <c r="O92" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q92" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R92" s="1" t="n">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="S92" s="1" t="n">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>15360</v>
+        <v>15356</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>19-01-0120-45_2024</t>
+          <t>19-01-0116-46_2025</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>19-01-0120-45</t>
+          <t>19-01-0116-46</t>
         </is>
       </c>
       <c r="D93" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>1A. CALLE COLONIA PUEBLO MODELO</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O93" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q93" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R93" s="1" t="n">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="S93" s="1" t="n">
-        <v>312</v>
+        <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>15361</v>
+        <v>15355</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45_2025</t>
+          <t>19-01-0116-46_2024</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>19-01-0121-45</t>
+          <t>19-01-0116-46</t>
         </is>
       </c>
       <c r="D94" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>INSTITUTO NACIONAL DE EDUCACION DIVERSIFICADA, INED</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MANZANOTES</t>
+          <t>7A. AVENIDA A FINAL Y 9A. CALLE ZONA 2 BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O94" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q94" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R94" s="1" t="n">
-        <v>21</v>
+        <v>275</v>
       </c>
       <c r="S94" s="1" t="n">
-        <v>19</v>
+        <v>248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>15362</v>
+        <v>15357</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>19-01-0122-45_2024</t>
+          <t>19-01-0117-45_2025</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>19-01-0122-45</t>
+          <t>19-01-0117-45</t>
         </is>
       </c>
       <c r="D95" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>INEB DE TELESECUNDARIA</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL GUINEAL</t>
+          <t>LOMA COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O95" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q95" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R95" s="1" t="n">
-        <v>29</v>
+        <v>302</v>
       </c>
       <c r="S95" s="1" t="n">
-        <v>19</v>
+        <v>287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>15363</v>
+        <v>15358</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>19-01-0123-42_2024</t>
+          <t>19-01-0119-45_2024</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>19-01-0123-42</t>
+          <t>19-01-0119-45</t>
         </is>
       </c>
       <c r="D96" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUACAL MAJADA</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O96" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q96" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R96" s="1" t="n">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="S96" s="1" t="n">
-        <v>7</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>15364</v>
+        <v>15359</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>19-01-0124-42_2024</t>
+          <t>19-01-0119-45_2025</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>19-01-0124-42</t>
+          <t>19-01-0119-45</t>
         </is>
       </c>
       <c r="D97" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA DE LA VEGA</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O97" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q97" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R97" s="1" t="n">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="S97" s="1" t="n">
-        <v>7</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>15365</v>
+        <v>15360</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>19-01-0128-42_2024</t>
+          <t>19-01-0120-45_2024</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>19-01-0128-42</t>
+          <t>19-01-0120-45</t>
         </is>
       </c>
       <c r="D98" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS ACHIOTES</t>
+          <t>1A. CALLE COLONIA PUEBLO MODELO</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O98" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q98" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R98" s="1" t="n">
-        <v>47</v>
+        <v>277</v>
       </c>
       <c r="S98" s="1" t="n">
-        <v>36</v>
+        <v>312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>15366</v>
+        <v>15361</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>19-01-0130-42_2024</t>
+          <t>19-01-0121-45_2025</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>19-01-0130-42</t>
+          <t>19-01-0121-45</t>
         </is>
       </c>
       <c r="D99" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JICARAL</t>
+          <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O99" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q99" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R99" s="1" t="n">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="S99" s="1" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>15367</v>
+        <v>15362</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43_2025</t>
+          <t>19-01-0122-45_2024</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>19-01-0131-43</t>
+          <t>19-01-0122-45</t>
         </is>
       </c>
       <c r="D100" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>INEB DE TELESECUNDARIA</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
+          <t>ALDEA EL GUINEAL</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O100" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q100" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R100" s="1" t="n">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="S100" s="1" t="n">
-        <v>60</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>15369</v>
+        <v>15363</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43_2025</t>
+          <t>19-01-0123-42_2024</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43</t>
+          <t>19-01-0123-42</t>
         </is>
       </c>
       <c r="D101" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOMA PAREJA</t>
+          <t>ALDEA GUACAL MAJADA</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O101" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P101" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q101" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R101" s="1" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="S101" s="1" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>15368</v>
+        <v>15364</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43_2024</t>
+          <t>19-01-0124-42_2024</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>19-01-0132-43</t>
+          <t>19-01-0124-42</t>
         </is>
       </c>
       <c r="D102" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOMA PAREJA</t>
+          <t>ALDEA QUEBRADA DE LA VEGA</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O102" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q102" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R102" s="1" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="S102" s="1" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>15370</v>
+        <v>15365</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43_2024</t>
+          <t>19-01-0128-42_2024</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43</t>
+          <t>19-01-0128-42</t>
         </is>
       </c>
       <c r="D103" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA DE LA VEGA</t>
+          <t>ALDEA LOS ACHIOTES</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O103" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q103" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R103" s="1" t="n">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="S103" s="1" t="n">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>15371</v>
+        <v>15366</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43_2025</t>
+          <t>19-01-0130-42_2024</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>19-01-0133-43</t>
+          <t>19-01-0130-42</t>
         </is>
       </c>
       <c r="D104" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>ALDEA QUEBRADA DE LA VEGA</t>
+          <t>ALDEA EL JICARAL</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O104" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q104" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R104" s="1" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="S104" s="1" t="n">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>15372</v>
+        <v>15367</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>19-01-0134-43_2024</t>
+          <t>19-01-0131-43_2025</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>19-01-0134-43</t>
+          <t>19-01-0131-43</t>
         </is>
       </c>
       <c r="D105" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL JICARAL</t>
+          <t>CASERIO EL OASIS, ALDEA LA FRAGUA</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O105" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q105" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R105" s="1" t="n">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="S105" s="1" t="n">
-        <v>63</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>15374</v>
+        <v>15368</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43_2025</t>
+          <t>19-01-0132-43_2024</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43</t>
+          <t>19-01-0132-43</t>
         </is>
       </c>
       <c r="D106" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO LAS CAÑAS</t>
+          <t>ALDEA LOMA PAREJA</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>15.01266926,-89.3137249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O106" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q106" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R106" s="1" t="n">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="S106" s="1" t="n">
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
-        <v>15373</v>
+        <v>15369</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43_2024</t>
+          <t>19-01-0132-43_2025</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>19-01-0317-43</t>
+          <t>19-01-0132-43</t>
         </is>
       </c>
       <c r="D107" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO LAS CAÑAS</t>
+          <t>ALDEA LOMA PAREJA</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>15.01266926,-89.3137249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O107" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q107" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R107" s="1" t="n">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="S107" s="1" t="n">
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>15375</v>
+        <v>15370</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>19-01-0318-43_2024</t>
+          <t>19-01-0133-43_2024</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>19-01-0318-43</t>
+          <t>19-01-0133-43</t>
         </is>
       </c>
       <c r="D108" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SICARASTE</t>
+          <t>ALDEA QUEBRADA DE LA VEGA</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>15.0283917,-89.40746808</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O108" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q108" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R108" s="1" t="n">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="S108" s="1" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
-        <v>15377</v>
+        <v>15371</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42_2025</t>
+          <t>19-01-0133-43_2025</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42</t>
+          <t>19-01-0133-43</t>
         </is>
       </c>
       <c r="D109" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM JM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MANZANOTES</t>
+          <t>ALDEA QUEBRADA DE LA VEGA</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>15.02670158,-89.5491739</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O109" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q109" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R109" s="1" t="n">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="S109" s="1" t="n">
-        <v>28</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
-        <v>15376</v>
+        <v>15372</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42_2024</t>
+          <t>19-01-0134-43_2024</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>19-01-0333-42</t>
+          <t>19-01-0134-43</t>
         </is>
       </c>
       <c r="D110" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM JM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MANZANOTES</t>
+          <t>ALDEA EL JICARAL</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>15.02670158,-89.5491739</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O110" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q110" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R110" s="1" t="n">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="S110" s="1" t="n">
-        <v>28</v>
+        <v>63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>15378</v>
+        <v>15373</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43_2025</t>
+          <t>19-01-0317-43_2024</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>19-01-0335-43</t>
+          <t>19-01-0317-43</t>
         </is>
       </c>
       <c r="D111" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA FRIA</t>
+          <t>ALDEA RIO LAS CAÑAS</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>14.96368133,-89.39266515</t>
+          <t>15.01266926,-89.3137249</t>
         </is>
       </c>
       <c r="O111" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q111" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R111" s="1" t="n">
-        <v>19</v>
+        <v>49</v>
       </c>
       <c r="S111" s="1" t="n">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
-        <v>15379</v>
+        <v>15374</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43_2025</t>
+          <t>19-01-0317-43_2025</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>19-01-0336-43</t>
+          <t>19-01-0317-43</t>
         </is>
       </c>
       <c r="D112" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JAMPU</t>
+          <t>ALDEA RIO LAS CAÑAS</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>15.01145658,-89.54564705</t>
+          <t>15.01266926,-89.3137249</t>
         </is>
       </c>
       <c r="O112" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q112" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R112" s="1" t="n">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="S112" s="1" t="n">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
-        <v>15380</v>
+        <v>15375</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>19-01-0337-43_2024</t>
+          <t>19-01-0318-43_2024</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>19-01-0337-43</t>
+          <t>19-01-0318-43</t>
         </is>
       </c>
       <c r="D113" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS ACHIOTES</t>
+          <t>ALDEA SICARASTE</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>14.94119604,-89.45806283</t>
+          <t>15.0283917,-89.40746808</t>
         </is>
       </c>
       <c r="O113" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q113" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R113" s="1" t="n">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="S113" s="1" t="n">
-        <v>98</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
-        <v>15381</v>
+        <v>15377</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>19-01-0344-43_2024</t>
+          <t>19-01-0333-42_2025</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>19-01-0344-43</t>
+          <t>19-01-0333-42</t>
         </is>
       </c>
       <c r="D114" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM JM</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SOMPOPERO</t>
+          <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>14.98567267,-89.40280743</t>
+          <t>15.02670158,-89.5491739</t>
         </is>
       </c>
       <c r="O114" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q114" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R114" s="1" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="S114" s="1" t="n">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
-        <v>15382</v>
+        <v>15376</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46_2025</t>
+          <t>19-01-0333-42_2024</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>19-01-0352-46</t>
+          <t>19-01-0333-42</t>
         </is>
       </c>
       <c r="D115" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>Diversificado</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
+          <t>EODP ANEXA A EORM JM</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
+          <t>ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>14.99094186,-89.53862249</t>
+          <t>15.02670158,-89.5491739</t>
         </is>
       </c>
       <c r="O115" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q115" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R115" s="1" t="n">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="S115" s="1" t="n">
-        <v>141</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
-        <v>15383</v>
+        <v>15378</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>19-01-0353-42_2024</t>
+          <t>19-01-0335-43_2025</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>19-01-0353-42</t>
+          <t>19-01-0335-43</t>
         </is>
       </c>
       <c r="D116" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA REFORMA</t>
+          <t>ALDEA AGUA FRIA</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>14.97077158,-89.53738793</t>
+          <t>14.96368133,-89.39266515</t>
         </is>
       </c>
       <c r="O116" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q116" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R116" s="1" t="n">
-        <v>90</v>
+        <v>19</v>
       </c>
       <c r="S116" s="1" t="n">
-        <v>77</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
-        <v>15384</v>
+        <v>15379</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>19-01-0353-43_2024</t>
+          <t>19-01-0336-43_2025</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>19-01-0353-43</t>
+          <t>19-01-0336-43</t>
         </is>
       </c>
       <c r="D117" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>EOUM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA REFORMA</t>
+          <t>ALDEA JAMPU</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>14.97077158,-89.53738793</t>
+          <t>15.01145658,-89.54564705</t>
         </is>
       </c>
       <c r="O117" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q117" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R117" s="1" t="n">
-        <v>366</v>
+        <v>22</v>
       </c>
       <c r="S117" s="1" t="n">
-        <v>337</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
-        <v>15385</v>
+        <v>15380</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>19-01-0354-43_2024</t>
+          <t>19-01-0337-43_2024</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>19-01-0354-43</t>
+          <t>19-01-0337-43</t>
         </is>
       </c>
       <c r="D118" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>CASERIO ALBALLERITOS</t>
+          <t>ALDEA LOS ACHIOTES</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>14.97684048,-89.39217924</t>
+          <t>14.94119604,-89.45806283</t>
         </is>
       </c>
       <c r="O118" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q118" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R118" s="1" t="n">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="S118" s="1" t="n">
-        <v>48</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>15386</v>
+        <v>19418</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45_2025</t>
+          <t>19-01-0337-43_2025</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>19-01-0355-45</t>
+          <t>19-01-0337-43</t>
         </is>
       </c>
       <c r="D119" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>INEB</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>COLONIA EL CHAPARRO</t>
+          <t>ALDEA LOS ACHIOTES</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>14.97028895,-89.52716049</t>
+          <t>14.94119604,-89.45806283</t>
         </is>
       </c>
       <c r="O119" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q119" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R119" s="1" t="n">
-        <v>160</v>
+        <v>90</v>
       </c>
       <c r="S119" s="1" t="n">
-        <v>158</v>
+        <v>98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
-        <v>15387</v>
+        <v>19419</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42_2025</t>
+          <t>19-01-0344-43_2025</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>19-01-0367-42</t>
+          <t>19-01-0344-43</t>
         </is>
       </c>
       <c r="D120" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SANTA LUCIA</t>
+          <t>ALDEA SOMPOPERO</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>14.91260226,-89.52371696</t>
+          <t>14.98567267,-89.40280743</t>
         </is>
       </c>
       <c r="O120" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q120" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R120" s="1" t="n">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="S120" s="1" t="n">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
-        <v>15388</v>
+        <v>15381</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>19-01-0387-42_2024</t>
+          <t>19-01-0344-43_2024</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>19-01-0387-42</t>
+          <t>19-01-0344-43</t>
         </is>
       </c>
       <c r="D121" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>EODP PEDRO NUFIO</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA LADRILLERA, ZONA 3</t>
+          <t>ALDEA SOMPOPERO</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>14.97308767,-89.5240524</t>
+          <t>14.98567267,-89.40280743</t>
         </is>
       </c>
       <c r="O121" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q121" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R121" s="1" t="n">
-        <v>135</v>
+        <v>24</v>
       </c>
       <c r="S121" s="1" t="n">
-        <v>163</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
-        <v>15389</v>
+        <v>15382</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42_2025</t>
+          <t>19-01-0352-46_2025</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>19-01-0434-42</t>
+          <t>19-01-0352-46</t>
         </is>
       </c>
       <c r="D122" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Diversificado</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>ESCUELA NORMAL DEL NORORIENTE PARA EL DESARROLLO AMBIENTAL</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE PIEDRAS</t>
+          <t>KILOMETRO 2.5 CARRETERA A ALDEA MANZANOTES</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>14.95101879,-89.55735058</t>
+          <t>14.99094186,-89.53862249</t>
         </is>
       </c>
       <c r="O122" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q122" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R122" s="1" t="n">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S122" s="1" t="n">
-        <v>31</v>
+        <v>141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
-        <v>15390</v>
+        <v>15383</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>19-01-0601-42_2024</t>
+          <t>19-01-0353-42_2024</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>19-01-0601-42</t>
+          <t>19-01-0353-42</t>
         </is>
       </c>
       <c r="D123" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LLANO DE CALDERON</t>
+          <t>BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>14.8957382,-89.52109587</t>
+          <t>14.97077158,-89.53738793</t>
         </is>
       </c>
       <c r="O123" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q123" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R123" s="1" t="n">
-        <v>25</v>
+        <v>90</v>
       </c>
       <c r="S123" s="1" t="n">
-        <v>23</v>
+        <v>77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
-        <v>15391</v>
+        <v>15384</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>19-01-0651-42_2024</t>
+          <t>19-01-0353-43_2024</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>19-01-0651-42</t>
+          <t>19-01-0353-43</t>
         </is>
       </c>
       <c r="D124" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EOUM</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LA MAJADA</t>
+          <t>BARRIO LA REFORMA</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>14.98403292,-89.52681065</t>
+          <t>14.97077158,-89.53738793</t>
         </is>
       </c>
       <c r="O124" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q124" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R124" s="1" t="n">
-        <v>45</v>
+        <v>366</v>
       </c>
       <c r="S124" s="1" t="n">
-        <v>35</v>
+        <v>337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>15392</v>
+        <v>15385</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42_2024</t>
+          <t>19-01-0354-43_2024</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42</t>
+          <t>19-01-0354-43</t>
         </is>
       </c>
       <c r="D125" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TERRERO</t>
+          <t>CASERIO ALBALLERITOS</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>15.00095498,-89.50197708</t>
+          <t>14.97684048,-89.39217924</t>
         </is>
       </c>
       <c r="O125" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q125" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R125" s="1" t="n">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="S125" s="1" t="n">
-        <v>22</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
-        <v>15393</v>
+        <v>15386</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42_2025</t>
+          <t>19-01-0355-45_2025</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>19-01-0652-42</t>
+          <t>19-01-0355-45</t>
         </is>
       </c>
       <c r="D126" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>EODP</t>
+          <t>INEB</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL TERRERO</t>
+          <t>COLONIA EL CHAPARRO</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>15.00095498,-89.50197708</t>
+          <t>14.97028895,-89.52716049</t>
         </is>
       </c>
       <c r="O126" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q126" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R126" s="1" t="n">
-        <v>16</v>
+        <v>160</v>
       </c>
       <c r="S126" s="1" t="n">
-        <v>22</v>
+        <v>158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
-        <v>15394</v>
+        <v>15387</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43_2025</t>
+          <t>19-01-0367-42_2025</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>19-01-0665-43</t>
+          <t>19-01-0367-42</t>
         </is>
       </c>
       <c r="D127" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>EODEE NUEVO DIA</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>BARRIO LA REFORMA ZONA 2</t>
+          <t>ALDEA SANTA LUCIA</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.91260226,-89.52371696</t>
         </is>
       </c>
       <c r="O127" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q127" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R127" s="1" t="n">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S127" s="1" t="n">
-        <v>33</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
-        <v>15396</v>
+        <v>15388</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42_2025</t>
+          <t>19-01-0387-42_2024</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42</t>
+          <t>19-01-0387-42</t>
         </is>
       </c>
       <c r="D128" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODP PEDRO NUFIO</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>BARRIO LA LADRILLERA, ZONA 3</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.97308767,-89.5240524</t>
         </is>
       </c>
       <c r="O128" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q128" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R128" s="1" t="n">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="S128" s="1" t="n">
-        <v>336</v>
+        <v>163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>15395</v>
+        <v>15389</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42_2024</t>
+          <t>19-01-0434-42_2025</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>19-01-0734-42</t>
+          <t>19-01-0434-42</t>
         </is>
       </c>
       <c r="D129" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>ALDEA BARRIO NUEVO</t>
+          <t>ALDEA LLANO DE PIEDRAS</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.95101879,-89.55735058</t>
         </is>
       </c>
       <c r="O129" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q129" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R129" s="1" t="n">
-        <v>280</v>
+        <v>38</v>
       </c>
       <c r="S129" s="1" t="n">
-        <v>336</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
-        <v>15397</v>
+        <v>15390</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>19-01-0739-43_2024</t>
+          <t>19-01-0601-42_2024</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>19-01-0739-43</t>
+          <t>19-01-0601-42</t>
         </is>
       </c>
       <c r="D130" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>ALDEA PIE DE LA CUESTA</t>
+          <t>ALDEA LLANO DE CALDERON</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>14.88519595,-89.51616158</t>
+          <t>14.8957382,-89.52109587</t>
         </is>
       </c>
       <c r="O130" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q130" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R130" s="1" t="n">
-        <v>126</v>
+        <v>25</v>
       </c>
       <c r="S130" s="1" t="n">
-        <v>124</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
-        <v>15398</v>
+        <v>15391</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42_2025</t>
+          <t>19-01-0651-42_2024</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>19-01-0781-42</t>
+          <t>19-01-0651-42</t>
         </is>
       </c>
       <c r="D131" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>ALDEA JUMUZNA</t>
+          <t>ALDEA LA MAJADA</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>14.90553289,-89.50773971</t>
+          <t>14.98403292,-89.52681065</t>
         </is>
       </c>
       <c r="O131" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q131" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R131" s="1" t="n">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="S131" s="1" t="n">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
-        <v>15399</v>
+        <v>15392</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>19-01-0782-42_2024</t>
+          <t>19-01-0652-42_2024</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>19-01-0782-42</t>
+          <t>19-01-0652-42</t>
         </is>
       </c>
       <c r="D132" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
           <t>EODP</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>ALDEA SAN PABLO</t>
+          <t>ALDEA EL TERRERO</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>15.05352745,-89.50568949</t>
+          <t>15.00095498,-89.50197708</t>
         </is>
       </c>
       <c r="O132" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q132" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R132" s="1" t="n">
-        <v>51</v>
+        <v>16</v>
       </c>
       <c r="S132" s="1" t="n">
-        <v>44</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
-        <v>15400</v>
+        <v>15393</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>19-01-0862-42_2024</t>
+          <t>19-01-0652-42_2025</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>19-01-0862-42</t>
+          <t>19-01-0652-42</t>
         </is>
       </c>
       <c r="D133" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOMA DEL VIENTO</t>
+          <t>ALDEA EL TERRERO</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>14.99264204,-89.48741393</t>
+          <t>15.00095498,-89.50197708</t>
         </is>
       </c>
       <c r="O133" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q133" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R133" s="1" t="n">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="S133" s="1" t="n">
-        <v>93</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>15401</v>
+        <v>15394</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42_2025</t>
+          <t>19-01-0665-43_2025</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>19-01-0887-42</t>
+          <t>19-01-0665-43</t>
         </is>
       </c>
       <c r="D134" s="1" t="n">
         <v>2025</v>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODEE NUEVO DIA</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL MAGUEY</t>
+          <t>BARRIO LA REFORMA ZONA 2</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>14.99514548,-89.51036133</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O134" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q134" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R134" s="1" t="n">
-        <v>163</v>
+        <v>41</v>
       </c>
       <c r="S134" s="1" t="n">
-        <v>143</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
-        <v>15402</v>
+        <v>15395</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>19-01-0921-42_2024</t>
+          <t>19-01-0734-42_2024</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>19-01-0921-42</t>
+          <t>19-01-0734-42</t>
         </is>
       </c>
       <c r="D135" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CANOGUITAS ALDEA LOMA DEL VIENTO</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>14.98829739,-89.48156455</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O135" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q135" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R135" s="1" t="n">
-        <v>27</v>
+        <v>280</v>
       </c>
       <c r="S135" s="1" t="n">
-        <v>28</v>
+        <v>336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
-        <v>15403</v>
+        <v>15396</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>19-01-0926-43_2024</t>
+          <t>19-01-0734-42_2025</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>19-01-0926-43</t>
+          <t>19-01-0734-42</t>
         </is>
       </c>
       <c r="D136" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>CASERIO CERRO PELON</t>
+          <t>ALDEA BARRIO NUEVO</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>14.94020698,-89.4127078</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O136" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q136" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R136" s="1" t="n">
-        <v>91</v>
+        <v>280</v>
       </c>
       <c r="S136" s="1" t="n">
-        <v>80</v>
+        <v>336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
-        <v>15404</v>
+        <v>15397</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>19-01-0928-43_2024</t>
+          <t>19-01-0739-43_2024</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>19-01-0928-43</t>
+          <t>19-01-0739-43</t>
         </is>
       </c>
       <c r="D137" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>COLONIA CONEVISA</t>
+          <t>ALDEA PIE DE LA CUESTA</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>14.95612286,-89.51256408</t>
+          <t>14.88519595,-89.51616158</t>
         </is>
       </c>
       <c r="O137" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q137" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R137" s="1" t="n">
-        <v>166</v>
+        <v>126</v>
       </c>
       <c r="S137" s="1" t="n">
-        <v>169</v>
+        <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
-        <v>15405</v>
+        <v>15398</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>19-01-0951-42_2024</t>
+          <t>19-01-0781-42_2025</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>19-01-0951-42</t>
+          <t>19-01-0781-42</t>
         </is>
       </c>
       <c r="D138" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>COLONIA CONEVISA</t>
+          <t>ALDEA JUMUZNA</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>14.95612286,-89.51256408</t>
+          <t>14.90553289,-89.50773971</t>
         </is>
       </c>
       <c r="O138" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q138" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R138" s="1" t="n">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="S138" s="1" t="n">
-        <v>47</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
-        <v>15406</v>
+        <v>15399</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>19-01-0958-43_2024</t>
+          <t>19-01-0782-42_2024</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>19-01-0958-43</t>
+          <t>19-01-0782-42</t>
         </is>
       </c>
       <c r="D139" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
+          <t>ALDEA SAN PABLO</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>14.99715086,-89.5299573</t>
+          <t>15.05352745,-89.50568949</t>
         </is>
       </c>
       <c r="O139" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q139" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R139" s="1" t="n">
-        <v>194</v>
+        <v>51</v>
       </c>
       <c r="S139" s="1" t="n">
-        <v>203</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
-        <v>15407</v>
+        <v>15400</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42_2025</t>
+          <t>19-01-0862-42_2024</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>19-01-0959-42</t>
+          <t>19-01-0862-42</t>
         </is>
       </c>
       <c r="D140" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
+          <t>ALDEA LOMA DEL VIENTO</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>14.99715086,-89.5299573</t>
+          <t>14.99264204,-89.48741393</t>
         </is>
       </c>
       <c r="O140" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q140" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R140" s="1" t="n">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="S140" s="1" t="n">
-        <v>46</v>
+        <v>93</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
-        <v>15408</v>
+        <v>15401</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>19-01-0988-43_2024</t>
+          <t>19-01-0887-42_2025</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>19-01-0988-43</t>
+          <t>19-01-0887-42</t>
         </is>
       </c>
       <c r="D141" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>CASERIO EL ZAPOTAL</t>
+          <t>ALDEA EL MAGUEY</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>15.00014436,-89.35014718</t>
+          <t>14.99514548,-89.51036133</t>
         </is>
       </c>
       <c r="O141" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q141" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R141" s="1" t="n">
-        <v>4</v>
+        <v>163</v>
       </c>
       <c r="S141" s="1" t="n">
-        <v>3</v>
+        <v>143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
-        <v>15409</v>
+        <v>15402</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42_2024</t>
+          <t>19-01-0921-42_2024</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42</t>
+          <t>19-01-0921-42</t>
         </is>
       </c>
       <c r="D142" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA BLANCA</t>
+          <t>CASERIO CANOGUITAS ALDEA LOMA DEL VIENTO</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>14.90607629,-89.5265114</t>
+          <t>14.98829739,-89.48156455</t>
         </is>
       </c>
       <c r="O142" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q142" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R142" s="1" t="n">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="S142" s="1" t="n">
-        <v>17</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
-        <v>15410</v>
+        <v>15403</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42_2025</t>
+          <t>19-01-0926-43_2024</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>19-01-0989-42</t>
+          <t>19-01-0926-43</t>
         </is>
       </c>
       <c r="D143" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>ALDEA AGUA BLANCA</t>
+          <t>CASERIO CERRO PELON</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>14.90607629,-89.5265114</t>
+          <t>14.94020698,-89.4127078</t>
         </is>
       </c>
       <c r="O143" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q143" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R143" s="1" t="n">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="S143" s="1" t="n">
-        <v>17</v>
+        <v>80</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
-        <v>15411</v>
+        <v>15404</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>19-01-0990-42_2024</t>
+          <t>19-01-0928-43_2024</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>19-01-0990-42</t>
+          <t>19-01-0928-43</t>
         </is>
       </c>
       <c r="D144" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>ALDEA TAPATA</t>
+          <t>COLONIA CONEVISA</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>14.99018483,-89.49650258</t>
+          <t>14.95612286,-89.51256408</t>
         </is>
       </c>
       <c r="O144" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q144" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R144" s="1" t="n">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="S144" s="1" t="n">
-        <v>31</v>
+        <v>169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
-        <v>15412</v>
+        <v>15405</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>19-01-0991-42_2024</t>
+          <t>19-01-0951-42_2024</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>19-01-0991-42</t>
+          <t>19-01-0951-42</t>
         </is>
       </c>
       <c r="D145" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CERRO GRANDE</t>
+          <t>COLONIA CONEVISA</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>14.96006964,-89.45875177</t>
+          <t>14.95612286,-89.51256408</t>
         </is>
       </c>
       <c r="O145" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q145" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R145" s="1" t="n">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="S145" s="1" t="n">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
-        <v>15413</v>
+        <v>15406</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>19-01-0992-43_2024</t>
+          <t>19-01-0958-43_2024</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>19-01-0992-43</t>
+          <t>19-01-0958-43</t>
         </is>
       </c>
       <c r="D146" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS LIMONES</t>
+          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>15.04079861,-89.47110902</t>
+          <t>14.99715086,-89.5299573</t>
         </is>
       </c>
       <c r="O146" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q146" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R146" s="1" t="n">
-        <v>24</v>
+        <v>194</v>
       </c>
       <c r="S146" s="1" t="n">
-        <v>26</v>
+        <v>203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
-        <v>15414</v>
+        <v>15407</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>19-01-1016-42_2024</t>
+          <t>19-01-0959-42_2025</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>19-01-1016-42</t>
+          <t>19-01-0959-42</t>
         </is>
       </c>
       <c r="D147" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>ALDEA POLJA</t>
+          <t>COLONIA MUNICIPAL LA NOPALERA #2 ALDEA LA MAJADA</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>15.03457311,-89.44952705</t>
+          <t>14.99715086,-89.5299573</t>
         </is>
       </c>
       <c r="O147" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q147" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R147" s="1" t="n">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="S147" s="1" t="n">
-        <v>4</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
-        <v>15415</v>
+        <v>15408</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42_2025</t>
+          <t>19-01-0988-43_2024</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>19-01-1033-42</t>
+          <t>19-01-0988-43</t>
         </is>
       </c>
       <c r="D148" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL FRUTILLO</t>
+          <t>CASERIO EL ZAPOTAL</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>14.98118476,-89.51479852</t>
+          <t>15.00014436,-89.35014718</t>
         </is>
       </c>
       <c r="O148" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q148" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R148" s="1" t="n">
-        <v>110</v>
+        <v>4</v>
       </c>
       <c r="S148" s="1" t="n">
-        <v>84</v>
+        <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
-        <v>15416</v>
+        <v>15410</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>19-01-1065-45_2024</t>
+          <t>19-01-0989-42_2025</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>19-01-1065-45</t>
+          <t>19-01-0989-42</t>
         </is>
       </c>
       <c r="D149" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Básico</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>Vespertina</t>
+          <t>Matutina</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.239</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>ALDEA CAMALOTE</t>
+          <t>ALDEA AGUA BLANCA</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.90607629,-89.5265114</t>
         </is>
       </c>
       <c r="O149" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q149" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R149" s="1" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="S149" s="1" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
-        <v>15417</v>
+        <v>15409</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42_2025</t>
+          <t>19-01-0989-42_2024</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>19-01-1115-42</t>
+          <t>19-01-0989-42</t>
         </is>
       </c>
       <c r="D150" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN-</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL COROZO</t>
+          <t>ALDEA AGUA BLANCA</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>14.99341295,-89.37285452</t>
+          <t>14.90607629,-89.5265114</t>
         </is>
       </c>
       <c r="O150" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q150" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R150" s="1" t="n">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="S150" s="1" t="n">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
-        <v>15418</v>
+        <v>15411</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>19-01-1121-42_2025</t>
+          <t>19-01-0990-42_2024</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>19-01-1121-42</t>
+          <t>19-01-0990-42</t>
         </is>
       </c>
       <c r="D151" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>CEIN -PAIN- ANEXO A EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL PINALITO</t>
+          <t>ALDEA TAPATA</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.99018483,-89.49650258</t>
         </is>
       </c>
       <c r="O151" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q151" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R151" s="1" t="n">
-        <v>90</v>
+        <v>34</v>
       </c>
       <c r="S151" s="1" t="n">
-        <v>118</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
-        <v>15419</v>
+        <v>15412</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>19-01-1138-43_2024</t>
+          <t>19-01-0991-42_2024</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>19-01-1138-43</t>
+          <t>19-01-0991-42</t>
         </is>
       </c>
       <c r="D152" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Primaria</t>
+          <t>Preprimaria</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>EORM</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>COLONIA PUEBLO MODELO</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O152" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q152" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R152" s="1" t="n">
-        <v>455</v>
+        <v>43</v>
       </c>
       <c r="S152" s="1" t="n">
-        <v>463</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
-        <v>15420</v>
+        <v>19420</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>19-01-1158-42_2024</t>
+          <t>19-01-0991-42_2025</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>19-01-1158-42</t>
+          <t>19-01-0991-42</t>
         </is>
       </c>
       <c r="D153" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>CENTRO DE EDUCACION INTEGRAL -PAIN-</t>
+          <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>COLONIA PUEBLO MODELO</t>
+          <t>ALDEA CERRO GRANDE</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>14.96006964,-89.45875177</t>
         </is>
       </c>
       <c r="O153" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q153" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R153" s="1" t="n">
-        <v>391</v>
+        <v>43</v>
       </c>
       <c r="S153" s="1" t="n">
-        <v>413</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
-        <v>15421</v>
+        <v>15413</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>19-01-1161-42_2024</t>
+          <t>19-01-0992-43_2024</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>19-01-1161-42</t>
+          <t>19-01-0992-43</t>
         </is>
       </c>
       <c r="D154" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Primaria</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+          <t>EORM</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>ALDEA GUADALUPE</t>
+          <t>ALDEA LOS LIMONES</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>14.96704239,-89.41236665</t>
+          <t>15.04079861,-89.47110902</t>
         </is>
       </c>
       <c r="O154" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q154" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R154" s="1" t="n">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="S154" s="1" t="n">
-        <v>10</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
-        <v>15422</v>
+        <v>15414</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>19-01-1164-42_2024</t>
+          <t>19-01-1016-42_2024</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>19-01-1164-42</t>
+          <t>19-01-1016-42</t>
         </is>
       </c>
       <c r="D155" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>CASERIO ALBALLERITOS</t>
+          <t>ALDEA POLJA</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>-,-</t>
+          <t>15.03457311,-89.44952705</t>
         </is>
       </c>
       <c r="O155" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q155" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R155" s="1" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="S155" s="1" t="n">
-        <v>15</v>
+        <v>4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
-        <v>15423</v>
+        <v>15415</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>19-01-1243-42_2024</t>
+          <t>19-01-1033-42_2025</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>19-01-1243-42</t>
+          <t>19-01-1033-42</t>
         </is>
       </c>
       <c r="D156" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>ALDEA EL GUINEAL</t>
+          <t>ALDEA EL FRUTILLO</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>15.01273264,-89.38025299</t>
+          <t>14.98118476,-89.51479852</t>
         </is>
       </c>
       <c r="O156" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q156" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R156" s="1" t="n">
-        <v>5</v>
+        <v>110</v>
       </c>
       <c r="S156" s="1" t="n">
-        <v>11</v>
+        <v>84</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
-        <v>15424</v>
+        <v>15416</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>19-01-1244-42_2024</t>
+          <t>19-01-1065-45_2024</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>19-01-1244-42</t>
+          <t>19-01-1065-45</t>
         </is>
       </c>
       <c r="D157" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>Preprimaria</t>
+          <t>Básico</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>Matutina</t>
+          <t>Vespertina</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>NUCLEO FAMILIAR EDUCATIVO PARA EL DESARROLLO NUFED NO.239</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>ALDEA MONTE OSCURO</t>
+          <t>ALDEA CAMALOTE</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>14.99129776,-89.35904758</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O157" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q157" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R157" s="1" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="S157" s="1" t="n">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
-        <v>15425</v>
+        <v>15417</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
-          <t>19-01-1245-42_2024</t>
+          <t>19-01-1115-42_2025</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>19-01-1245-42</t>
+          <t>19-01-1115-42</t>
         </is>
       </c>
       <c r="D158" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>CEIN -PAIN-</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>ALDEA LOS LIMONES</t>
+          <t>ALDEA EL COROZO</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>15.04079861,-89.47110902</t>
+          <t>14.99341295,-89.37285452</t>
         </is>
       </c>
       <c r="O158" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q158" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R158" s="1" t="n">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="S158" s="1" t="n">
-        <v>11</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
-        <v>15426</v>
+        <v>15418</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>19-01-1246-42_2024</t>
+          <t>19-01-1121-42_2025</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>19-01-1246-42</t>
+          <t>19-01-1121-42</t>
         </is>
       </c>
       <c r="D159" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Preprimaria</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
           <t>ZACAPA</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>EODP ANEXA A EORM</t>
+          <t>CEIN -PAIN- ANEXO A EORM</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>ALDEA RIO LAS CAÑAS</t>
+          <t>ALDEA EL PINALITO</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>15.01266926,-89.3137249</t>
+          <t>-,-</t>
         </is>
       </c>
       <c r="O159" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q159" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R159" s="1" t="n">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="S159" s="1" t="n">
-        <v>4</v>
+        <v>118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
-        <v>15427</v>
+        <v>15419</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
-          <t>19-01-1247-42_2024</t>
+          <t>19-01-1138-43_2024</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>19-01-1247-42</t>
+          <t>19-01-1138-43</t>
         </is>
       </c>
       <c r="D160" s="1" t="n">
         <v>2024</v>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
+          <t>Primaria</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I160" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>EORM</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA PUEBLO MODELO</t>
+        </is>
+      </c>
+      <c r="N160" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P160" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q160" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R160" s="1" t="n">
+        <v>455</v>
+      </c>
+      <c r="S160" s="1" t="n">
+        <v>463</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="1" t="n">
+        <v>15420</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1158-42_2024</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1158-42</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
+        <is>
           <t>Preprimaria</t>
         </is>
       </c>
-      <c r="G160" s="2" t="inlineStr">
-[...24 lines deleted...]
-      <c r="L160" s="2" t="inlineStr">
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I161" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>CENTRO DE EDUCACION INTEGRAL -PAIN-</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>COLONIA PUEBLO MODELO</t>
+        </is>
+      </c>
+      <c r="N161" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P161" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q161" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R161" s="1" t="n">
+        <v>391</v>
+      </c>
+      <c r="S161" s="1" t="n">
+        <v>413</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="1" t="n">
+        <v>15421</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1161-42_2024</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1161-42</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H162" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I162" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>ESCUELA OFICIAL DE PARVULOS ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA GUADALUPE</t>
+        </is>
+      </c>
+      <c r="N162" s="2" t="inlineStr">
+        <is>
+          <t>14.96704239,-89.41236665</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P162" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q162" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R162" s="1" t="n">
+        <v>15</v>
+      </c>
+      <c r="S162" s="1" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
+      <c r="A163" s="1" t="n">
+        <v>15422</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1164-42_2024</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1164-42</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G163" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I163" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
         <is>
           <t>EODP ANEXA A EORM</t>
         </is>
       </c>
-      <c r="M160" s="2" t="inlineStr">
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>CASERIO ALBALLERITOS</t>
+        </is>
+      </c>
+      <c r="N163" s="2" t="inlineStr">
+        <is>
+          <t>-,-</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P163" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q163" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R163" s="1" t="n">
+        <v>14</v>
+      </c>
+      <c r="S163" s="1" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="1" t="n">
+        <v>15423</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1243-42_2024</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1243-42</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G164" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H164" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I164" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA EL GUINEAL</t>
+        </is>
+      </c>
+      <c r="N164" s="2" t="inlineStr">
+        <is>
+          <t>15.01273264,-89.38025299</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P164" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q164" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R164" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="S164" s="1" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="1" t="n">
+        <v>15424</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1244-42_2024</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1244-42</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G165" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H165" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I165" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA MONTE OSCURO</t>
+        </is>
+      </c>
+      <c r="N165" s="2" t="inlineStr">
+        <is>
+          <t>14.99129776,-89.35904758</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P165" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q165" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R165" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="S165" s="1" t="n">
+        <v>14</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="1" t="n">
+        <v>15425</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1245-42_2024</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1245-42</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G166" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H166" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA LOS LIMONES</t>
+        </is>
+      </c>
+      <c r="N166" s="2" t="inlineStr">
+        <is>
+          <t>15.04079861,-89.47110902</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P166" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q166" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R166" s="1" t="n">
+        <v>14</v>
+      </c>
+      <c r="S166" s="1" t="n">
+        <v>11</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="1" t="n">
+        <v>15426</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1246-42_2024</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1246-42</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G167" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H167" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I167" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K167" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L167" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>ALDEA RIO LAS CAÑAS</t>
+        </is>
+      </c>
+      <c r="N167" s="2" t="inlineStr">
+        <is>
+          <t>15.01266926,-89.3137249</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P167" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R167" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="S167" s="1" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
+      <c r="A168" s="1" t="n">
+        <v>15427</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1247-42_2024</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>19-01-1247-42</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="n">
+        <v>2024</v>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>Oficial</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr">
+        <is>
+          <t>Preprimaria</t>
+        </is>
+      </c>
+      <c r="G168" s="2" t="inlineStr">
+        <is>
+          <t>Matutina</t>
+        </is>
+      </c>
+      <c r="H168" s="2" t="inlineStr">
+        <is>
+          <t>Monolingüe</t>
+        </is>
+      </c>
+      <c r="I168" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="J168" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="K168" s="2" t="inlineStr">
+        <is>
+          <t>ZACAPA</t>
+        </is>
+      </c>
+      <c r="L168" s="2" t="inlineStr">
+        <is>
+          <t>EODP ANEXA A EORM</t>
+        </is>
+      </c>
+      <c r="M168" s="2" t="inlineStr">
         <is>
           <t>ALDEA EL ZAPOTAL</t>
         </is>
       </c>
-      <c r="N160" s="2" t="inlineStr">
+      <c r="N168" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
-      <c r="O160" s="1" t="n">
-[...10 lines deleted...]
-      <c r="R160" s="1" t="n">
+      <c r="O168" s="1" t="n">
+        <v>75000.00</v>
+      </c>
+      <c r="P168" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="n">
+        <v>100</v>
+      </c>
+      <c r="R168" s="1" t="n">
         <v>1</v>
       </c>
-      <c r="S160" s="1" t="n">
+      <c r="S168" s="1" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>