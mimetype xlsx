--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -311,64 +311,64 @@
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O2" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q2" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R2" s="1" t="n">
         <v>5</v>
       </c>
       <c r="S2" s="1" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>4838</v>
+        <v>4837</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>08-08-0002-43_2025</t>
+          <t>08-08-0002-43_2024</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>08-08-0002-43</t>
         </is>
       </c>
       <c r="D3" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -377,83 +377,83 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>SAN BARTOLO AGUAS CALIENTES</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>CASERIO CHIRIJNIMAJUYUP</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O3" s="1" t="n">
-        <v>75000.00</v>
+        <v>0.00</v>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q3" s="1" t="n">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="R3" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S3" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>4837</v>
+        <v>4838</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>08-08-0002-43_2024</t>
+          <t>08-08-0002-43_2025</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>08-08-0002-43</t>
         </is>
       </c>
       <c r="D4" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -462,59 +462,59 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>SAN BARTOLO AGUAS CALIENTES</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>CASERIO CHIRIJNIMAJUYUP</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O4" s="1" t="n">
-        <v>0.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q4" s="1" t="n">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="R4" s="1" t="n">
         <v>15</v>
       </c>
       <c r="S4" s="1" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
         <v>4839</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>08-08-0007-43_2024</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>08-08-0007-43</t>
         </is>
       </c>
       <c r="D5" s="1" t="n">
         <v>2024</v>
       </c>