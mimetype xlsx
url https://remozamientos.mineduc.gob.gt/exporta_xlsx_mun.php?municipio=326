--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -1161,64 +1161,64 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O12" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q12" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R12" s="1" t="n">
         <v>35</v>
       </c>
       <c r="S12" s="1" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>4806</v>
+        <v>4805</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>08-07-0019-43_2025</t>
+          <t>08-07-0019-43_2024</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>08-07-0019-43</t>
         </is>
       </c>
       <c r="D13" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -1246,64 +1246,64 @@
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O13" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q13" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R13" s="1" t="n">
         <v>39</v>
       </c>
       <c r="S13" s="1" t="n">
         <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>4805</v>
+        <v>4806</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>08-07-0019-43_2024</t>
+          <t>08-07-0019-43_2025</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>08-07-0019-43</t>
         </is>
       </c>
       <c r="D14" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -1926,64 +1926,64 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O21" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q21" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R21" s="1" t="n">
         <v>17</v>
       </c>
       <c r="S21" s="1" t="n">
         <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>4814</v>
+        <v>4815</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>08-07-0037-45_2024</t>
+          <t>08-07-0037-45_2025</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>08-07-0037-45</t>
         </is>
       </c>
       <c r="D22" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2011,64 +2011,64 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>-,-</t>
         </is>
       </c>
       <c r="O22" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q22" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R22" s="1" t="n">
         <v>44</v>
       </c>
       <c r="S22" s="1" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>4815</v>
+        <v>4814</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>08-07-0037-45_2025</t>
+          <t>08-07-0037-45_2024</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>08-07-0037-45</t>
         </is>
       </c>
       <c r="D23" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Básico</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Vespertina</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>Monolingüe</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2691,64 +2691,64 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>15.20467914,-91.29913402</t>
         </is>
       </c>
       <c r="O30" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q30" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R30" s="1" t="n">
         <v>127</v>
       </c>
       <c r="S30" s="1" t="n">
         <v>124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>4824</v>
+        <v>4823</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>08-07-0380-43_2025</t>
+          <t>08-07-0380-43_2024</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>08-07-0380-43</t>
         </is>
       </c>
       <c r="D31" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2776,64 +2776,64 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>15.18772961,-91.32515081</t>
         </is>
       </c>
       <c r="O31" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q31" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R31" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S31" s="1" t="n">
         <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>4823</v>
+        <v>4824</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>08-07-0380-43_2024</t>
+          <t>08-07-0380-43_2025</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>08-07-0380-43</t>
         </is>
       </c>
       <c r="D32" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2861,64 +2861,64 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>15.18772961,-91.32515081</t>
         </is>
       </c>
       <c r="O32" s="1" t="n">
         <v>75000.00</v>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="Q32" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R32" s="1" t="n">
         <v>193</v>
       </c>
       <c r="S32" s="1" t="n">
         <v>184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>4826</v>
+        <v>4825</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>08-07-0493-43_2025</t>
+          <t>08-07-0493-43_2024</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>08-07-0493-43</t>
         </is>
       </c>
       <c r="D33" s="1" t="n">
-        <v>2025</v>
+        <v>2024</v>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -2927,83 +2927,83 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA LA REFORMA</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>PARAJE SIQUIBAL CANTON SACASIGUAN</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
           <t>15.15118348,-91.27152737</t>
         </is>
       </c>
       <c r="O33" s="1" t="n">
-        <v>75000.00</v>
+        <v>70000.00</v>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q33" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R33" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S33" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>4825</v>
+        <v>4826</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>08-07-0493-43_2024</t>
+          <t>08-07-0493-43_2025</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>08-07-0493-43</t>
         </is>
       </c>
       <c r="D34" s="1" t="n">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Oficial</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Primaria</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Matutina</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>Bilingüe</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>TOTONICAPAN</t>
         </is>
@@ -3012,55 +3012,55 @@
         <is>
           <t>TOTONICAPAN</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>SANTA LUCIA LA REFORMA</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>EORM</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>PARAJE SIQUIBAL CANTON SACASIGUAN</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>15.15118348,-91.27152737</t>
         </is>
       </c>
       <c r="O34" s="1" t="n">
-        <v>70000.00</v>
+        <v>75000.00</v>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="Q34" s="1" t="n">
         <v>100</v>
       </c>
       <c r="R34" s="1" t="n">
         <v>82</v>
       </c>
       <c r="S34" s="1" t="n">
         <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
         <v>4827</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>08-07-0497-41_2024</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>08-07-0497-41</t>
         </is>